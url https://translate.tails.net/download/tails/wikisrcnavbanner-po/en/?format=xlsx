--- v0 (2026-01-20)
+++ v1 (2026-06-04)
@@ -516,56 +516,56 @@
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>&lt;input type="search" id="searchbox" name="q" value="" size="16" placeholder="Using DuckDuckGo&amp;hellip;" /&gt; &lt;input type="hidden" name="sites" value="tails.net"/&gt; &lt;button aria-label="Search" type="submit"&gt;&lt;span&gt;Search&lt;/span&gt;&lt;/button&gt;</t>
         </is>
       </c>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F3" t="inlineStr"/>
       <c r="G3" t="inlineStr"/>
       <c r="H3" t="inlineStr">
         <is>
           <t>type: Content of: &lt;div&gt;&lt;nav&gt;&lt;form&gt;</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr"/>
       <c r="B4" t="inlineStr">
         <is>
-          <t>&lt;a href="https://donate.torproject.org/"&gt;&lt;span&gt;Donate&lt;/span&gt;&lt;/a&gt;</t>
+          <t>&lt;a href="https://tails.net/donate/"&gt;&lt;span&gt;Donate&lt;/span&gt;&lt;/a&gt;</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>&lt;a href="https://donate.torproject.org/"&gt;&lt;span&gt;Donate&lt;/span&gt;&lt;/a&gt;</t>
+          <t>&lt;a href="https://tails.net/donate/"&gt;&lt;span&gt;Donate&lt;/span&gt;&lt;/a&gt;</t>
         </is>
       </c>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F4" t="inlineStr"/>
       <c r="G4" t="inlineStr"/>
       <c r="H4" t="inlineStr">
         <is>
           <t>type: Content of: &lt;div&gt;&lt;div&gt;</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>