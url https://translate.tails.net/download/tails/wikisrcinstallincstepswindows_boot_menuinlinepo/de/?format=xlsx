--- v0 (2026-01-29)
+++ v1 (2026-06-03)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H25"/>
+  <dimension ref="A1:H21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>location</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>source</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>target</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -620,508 +620,396 @@
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>[[die Linux-Kommandozeile|install/expert#install]]</t>
         </is>
       </c>
       <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F7" t="inlineStr"/>
       <c r="G7" t="inlineStr"/>
       <c r="H7" t="inlineStr">
         <is>
           <t>type: Content of: &lt;ol&gt;&lt;li&gt;&lt;ul&gt;&lt;li&gt;</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr"/>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Click on the &lt;b&gt;Start [[!img lib/start.png alt="" class="symbolic" link="no"]]&lt;/b&gt; button.</t>
+          <t>Select the &lt;b&gt;Start [[!img lib/start.png alt="" class="symbolic" link="no"]]&lt;/b&gt; button.</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Klicken Sie auf die Schaltfläche &lt;span class="guimenu"&gt;Start [[!img lib/start.png alt="" class="symbolic" link="no"]]&lt;/span&gt;.</t>
         </is>
       </c>
       <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F8" t="inlineStr"/>
       <c r="G8" t="inlineStr"/>
       <c r="H8" t="inlineStr">
         <is>
           <t>type: Content of: &lt;ol&gt;&lt;li&gt;&lt;p&gt;</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr"/>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Press and hold the &lt;strong&gt;Shift&lt;/strong&gt; key while you choose &lt;strong&gt;Power&lt;/strong&gt;&amp;nbsp;▸ &lt;strong&gt;Restart&lt;/strong&gt;.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Press and hold the &lt;b&gt;Shift&lt;/b&gt; key while you select the &lt;b&gt;Power&lt;/b&gt; [[!img lib/system-shutdown.png alt="" class="symbolic" link="no"]] button and then &lt;b&gt;Restart&lt;/b&gt;.</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr"/>
       <c r="E9" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F9" t="inlineStr"/>
       <c r="G9" t="inlineStr"/>
       <c r="H9" t="inlineStr">
         <is>
           <t>type: Content of: &lt;ol&gt;&lt;li&gt;&lt;p&gt;</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr"/>
       <c r="B10" t="inlineStr">
         <is>
-          <t>In the &lt;strong&gt;Choose an option&lt;/strong&gt; screen, choose &lt;strong&gt;Use a device&lt;/strong&gt;.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Windows shuts down and restarts on the &lt;b&gt;Choose an option&lt;/b&gt; screen.</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr"/>
       <c r="E10" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F10" t="inlineStr"/>
       <c r="G10" t="inlineStr"/>
       <c r="H10" t="inlineStr">
         <is>
           <t>type: Content of: &lt;ol&gt;&lt;li&gt;&lt;p&gt;</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr"/>
       <c r="B11" t="inlineStr">
         <is>
-          <t>[[!img install/inc/screenshots/choose_an_option.png class="screenshot" alt=""]]</t>
+          <t>In the &lt;strong&gt;Choose an option&lt;/strong&gt; screen, choose &lt;strong&gt;Use a device&lt;/strong&gt;.</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>[[!img install/inc/screenshots/choose_an_option.png class="screenshot" alt=""]]</t>
+          <t>Wählen Sie im Bildschirm &lt;strong&gt;Option auswählen&lt;/strong&gt; die Option &lt;strong&gt;Gerät verwenden&lt;/strong&gt;.</t>
         </is>
       </c>
       <c r="D11" t="inlineStr"/>
       <c r="E11" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F11" t="inlineStr"/>
       <c r="G11" t="inlineStr"/>
       <c r="H11" t="inlineStr">
         <is>
-          <t>type: Content of: &lt;ol&gt;&lt;li&gt;</t>
+          <t>type: Content of: &lt;ol&gt;&lt;li&gt;&lt;p&gt;</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr"/>
       <c r="B12" t="inlineStr">
         <is>
-          <t>If the &lt;strong&gt;Choose an option&lt;/strong&gt; screen or the &lt;strong&gt;Use a device&lt;/strong&gt; option don't appear, refer to the [[instructions on starting Tails using the Boot Menu key|doc/first_steps/start/pc#boot-menu-key]].</t>
+          <t>[[!img install/inc/screenshots/choose_an_option.png class="screenshot" alt=""]]</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>Wenn der Bildschirm &lt;strong&gt;Option auswählen&lt;/strong&gt; oder die Option &lt;strong&gt;Gerät verwenden&lt;/strong&gt; nicht angezeigt wird, lesen Sie die [[Anleitung zum Starten von Tails mit der Boot-Menütaste|doc/first_steps/start/pc#boot-menu-key]].</t>
+          <t>[[!img install/inc/screenshots/choose_an_option.png class="screenshot" alt=""]]</t>
         </is>
       </c>
       <c r="D12" t="inlineStr"/>
       <c r="E12" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F12" t="inlineStr"/>
       <c r="G12" t="inlineStr"/>
       <c r="H12" t="inlineStr">
         <is>
-          <t>type: Content of: &lt;ol&gt;&lt;li&gt;&lt;div&gt;&lt;p&gt;</t>
+          <t>type: Content of: &lt;ol&gt;&lt;li&gt;</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr"/>
       <c r="B13" t="inlineStr">
         <is>
-          <t>In the &lt;strong&gt;Use a device&lt;/strong&gt; screen, choose &lt;strong&gt;Boot Menu&lt;/strong&gt;.</t>
+          <t>If the &lt;strong&gt;Choose an option&lt;/strong&gt; screen or the &lt;strong&gt;Use a device&lt;/strong&gt; option don't appear, refer to the [[instructions on starting Tails using the Boot Menu key|doc/first_steps/start/pc#boot-menu-key]].</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>Wählen Sie im Bildschirm &lt;strong&gt;Gerät verwenden&lt;/strong&gt; die Option &lt;strong&gt;Boot-Menü&lt;/strong&gt;.</t>
+          <t>Wenn der Bildschirm &lt;strong&gt;Option auswählen&lt;/strong&gt; oder die Option &lt;strong&gt;Gerät verwenden&lt;/strong&gt; nicht angezeigt wird, lesen Sie die [[Anleitung zum Starten von Tails mit der Boot-Menütaste|doc/first_steps/start/pc#boot-menu-key]].</t>
         </is>
       </c>
       <c r="D13" t="inlineStr"/>
       <c r="E13" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F13" t="inlineStr"/>
       <c r="G13" t="inlineStr"/>
       <c r="H13" t="inlineStr">
         <is>
-          <t>type: Content of: &lt;ol&gt;&lt;li&gt;&lt;p&gt;</t>
+          <t>type: Content of: &lt;ol&gt;&lt;li&gt;&lt;div&gt;&lt;p&gt;</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr"/>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Windows shuts down, the computer restarts, and a Boot Menu appears.</t>
+          <t>In the &lt;b&gt;Use a device&lt;/b&gt; screen, select &lt;b&gt;USB HDD&lt;/b&gt;.</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>Windows wird heruntergefahren, der Computer wird neu gestartet, und es wird ein Boot-Menü angezeigt.</t>
+          <t>Wählen Sie im Bildschirm &lt;strong&gt;Gerät verwenden&lt;/strong&gt; die Option &lt;strong&gt;Boot-Menü&lt;/strong&gt;.</t>
         </is>
       </c>
       <c r="D14" t="inlineStr"/>
       <c r="E14" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F14" t="inlineStr"/>
       <c r="G14" t="inlineStr"/>
       <c r="H14" t="inlineStr">
         <is>
-          <t>type: Content of: &lt;ol&gt;&lt;li&gt;&lt;div&gt;&lt;p&gt;</t>
+          <t>type: Content of: &lt;ol&gt;&lt;li&gt;&lt;p&gt;</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr"/>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Plug in your Tails USB stick shortly after choosing &lt;strong&gt;Boot Menu&lt;/strong&gt; and while Windows is shutting down.</t>
+          <t>Windows shuts down and the computer restarts on your Tails USB stick.</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>Stecken Sie Ihren Tails-USB-Stick ein, kurz nachdem Sie &lt;strong&gt;Boot-Menü&lt;/strong&gt; gewählt haben und während Windows herunterfährt.</t>
+          <t>Windows wird heruntergefahren, der Computer wird neu gestartet, und es wird ein Boot-Menü angezeigt.</t>
         </is>
       </c>
       <c r="D15" t="inlineStr"/>
       <c r="E15" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F15" t="inlineStr"/>
       <c r="G15" t="inlineStr"/>
       <c r="H15" t="inlineStr">
         <is>
           <t>type: Content of: &lt;ol&gt;&lt;li&gt;&lt;div&gt;&lt;p&gt;</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr"/>
       <c r="B16" t="inlineStr">
         <is>
-          <t>If your Windows has no &lt;b&gt;Boot Menu&lt;/b&gt; option available, make sure that your &lt;span class="upgrade"&gt;intermediary&lt;/span&gt; Tails USB stick is plugged in and choose your USB stick directly in the list of devices.</t>
+          <t>&lt;span class="windows upgrade-windows"&gt;In the future, we&lt;/span&gt; &lt;span class="standalone"&gt;We&lt;/span&gt; recommend that you only plug in your Tails USB stick while Windows is shutting down. Otherwise, a virus in Windows could infect your Tails USB stick and break its security.</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>Wenn Ihr Windows keine &lt;b&gt;Boot-Menü&lt;/b&gt;-Option verfügbar hat, stellen Sie sicher, dass Ihr &lt;span class="upgrade"&gt;Zwischen-&lt;/span&gt; Tails-USB-Stick eingesteckt ist, und wählen Sie Ihren USB-Stick direkt aus der Liste der Geräte aus.</t>
+          <t>&lt;span class="windows upgrade-windows"&gt;In Zukunft empfehlen wir&lt;/span&gt; &lt;span class="standalone"&gt;Wir&lt;/span&gt;, dass Sie Ihren Tails USB-Stick nur einstecken, wenn Windows heruntergefahren ist. Andernfalls könnte ein Virus in Windows Ihren Tails-USB-Stick infizieren und dessen Sicherheit beeinträchtigen.</t>
         </is>
       </c>
       <c r="D16" t="inlineStr"/>
       <c r="E16" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F16" t="inlineStr"/>
       <c r="G16" t="inlineStr"/>
       <c r="H16" t="inlineStr">
         <is>
-          <t>type: Content of: &lt;ol&gt;&lt;li&gt;&lt;p&gt;</t>
+          <t>type: Content of: &lt;ol&gt;&lt;li&gt;&lt;div&gt;&lt;p&gt;</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr"/>
       <c r="B17" t="inlineStr">
         <is>
-          <t>&lt;span class="windows upgrade-windows"&gt;In the future, we&lt;/span&gt; &lt;span class="standalone"&gt;We&lt;/span&gt; recommend that you only plug in your Tails USB stick while Windows is shutting down. Otherwise, a virus in Windows could infect your Tails USB stick and break its security.</t>
+          <t>Such an attack is possible in theory but very unlikely in practice. We don't know of any virus capable of infecting Tails.  &lt;span class="standalone"&gt;See our [[warning on plugging Tails in untrusted systems|doc/about/warnings/computer#software]].&lt;/span&gt;</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>&lt;span class="windows upgrade-windows"&gt;In Zukunft empfehlen wir&lt;/span&gt; &lt;span class="standalone"&gt;Wir&lt;/span&gt;, dass Sie Ihren Tails USB-Stick nur einstecken, wenn Windows heruntergefahren ist. Andernfalls könnte ein Virus in Windows Ihren Tails-USB-Stick infizieren und dessen Sicherheit beeinträchtigen.</t>
+          <t>Ein solcher Angriff ist theoretisch möglich, in der Praxis jedoch sehr unwahrscheinlich. Wir kennen keinen Virus, der Tails infizieren könnte.  &lt;span class="standalone"&gt;Siehe unsere [[Warnung zum Einstecken von Tails in nicht vertrauenswürdige Systeme|doc/about/warnings/computer#software]].&lt;/span&gt;</t>
         </is>
       </c>
       <c r="D17" t="inlineStr"/>
       <c r="E17" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F17" t="inlineStr"/>
       <c r="G17" t="inlineStr"/>
       <c r="H17" t="inlineStr">
         <is>
           <t>type: Content of: &lt;ol&gt;&lt;li&gt;&lt;div&gt;&lt;p&gt;</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr"/>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Such an attack is possible in theory but very unlikely in practice. We don't know of any virus capable of infecting Tails.  &lt;span class="standalone"&gt;See our [[warning on plugging Tails in untrusted systems|doc/about/warnings/computer#software]].&lt;/span&gt;</t>
+          <t>If the computer starts on Tails, the Boot Loader appears and Tails starts automatically after 4 seconds.</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Ein solcher Angriff ist theoretisch möglich, in der Praxis jedoch sehr unwahrscheinlich. Wir kennen keinen Virus, der Tails infizieren könnte.  &lt;span class="standalone"&gt;Siehe unsere [[Warnung zum Einstecken von Tails in nicht vertrauenswürdige Systeme|doc/about/warnings/computer#software]].&lt;/span&gt;</t>
+          <t>Wenn der Computer mit Tails startet, erscheint der Boot Loader und Tails startet automatisch nach 4 Sekunden.</t>
         </is>
       </c>
       <c r="D18" t="inlineStr"/>
       <c r="E18" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F18" t="inlineStr"/>
       <c r="G18" t="inlineStr"/>
       <c r="H18" t="inlineStr">
         <is>
-          <t>type: Content of: &lt;ol&gt;&lt;li&gt;&lt;div&gt;&lt;p&gt;</t>
+          <t>type: Content of: &lt;ol&gt;&lt;li&gt;&lt;p&gt;</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr"/>
       <c r="B19" t="inlineStr">
         <is>
-          <t>The Boot Menu is a list of possible devices to start from. The following screenshot is an example of a Boot Menu:</t>
+          <t>[[!img install/inc/screenshots/grub.png class="screenshot" alt="Black screen ('GNU GRUB') with Tails logo and 3 options: 'Tails' and 'Tails (Troubleshooting Mode)' and 'Tails (External Hard Disk)'."]]</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Das Boot-Menü ist eine Liste der möglichen Geräte, von denen aus gestartet werden kann. Der folgende Screenshot ist ein Beispiel für ein Boot-Menü:</t>
+          <t>[[!img install/inc/screenshots/grub.png class="screenshot" alt="Schwarzer Bildschirm ('GNU GRUB') mit Tails-Logo und 3 Optionen: 'Tails', 'Tails (Troubleshooting Mode)' und 'Tails (External Hard Disk)'."]]</t>
         </is>
       </c>
       <c r="D19" t="inlineStr"/>
       <c r="E19" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F19" t="inlineStr"/>
       <c r="G19" t="inlineStr"/>
       <c r="H19" t="inlineStr">
         <is>
           <t>type: Content of: &lt;ol&gt;&lt;li&gt;&lt;p&gt;</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr"/>
       <c r="B20" t="inlineStr">
         <is>
-          <t>[[!img install/inc/screenshots/boot_menu.png class="screenshot" alt=""]]</t>
+          <t>The &lt;b&gt;Troubleshooting Mode&lt;/b&gt; entry disables some features of the Linux kernel and might work better on some computers. You can try this option if you think you are experiencing hardware compatibility errors while starting Tails.</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>[[!img install/inc/screenshots/boot_menu.png class="screenshot" alt=""]]</t>
+          <t>Der &lt;b&gt;Troubleshooting Mode&lt;/b&gt; deaktiviert einige Funktionen des Linux-Kernels und könnte auf manchen Computern besser funktionieren. Sie können diese Option ausprobieren, wenn Sie glauben, dass Sie Hardware-Kompatibilitätsfehler beim Starten von Tails haben.</t>
         </is>
       </c>
       <c r="D20" t="inlineStr"/>
       <c r="E20" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F20" t="inlineStr"/>
       <c r="G20" t="inlineStr"/>
       <c r="H20" t="inlineStr">
         <is>
-          <t>type: Content of: &lt;ol&gt;&lt;li&gt;&lt;p&gt;</t>
+          <t>type: Content of: &lt;ol&gt;&lt;li&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr"/>
       <c r="B21" t="inlineStr">
         <is>
-          <t>In the Boot Menu, select your USB stick and press &lt;strong&gt;Enter&lt;/strong&gt;.</t>
+          <t>The &lt;b&gt;External Hard Disk&lt;/b&gt; entry makes it possible to [[start from an external hard disk|doc/advanced_topics/external_hard_disk]] and some [[problematic USB sticks|support/known_issues#problematic-usb-stick]].</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Wählen Sie im Boot-Menü Ihren USB-Stick aus und drücken Sie &lt;strong&gt;Enter&lt;/strong&gt;.</t>
+          <t>Der Eintrag &lt;b&gt;External Hard Disk&lt;/b&gt; ermöglicht den [[Start von einer externen Festplatte|doc/advanced_topics/external_hard_disk]] und einige [[problematische USB-Sticks|support/known_issues#problematic-usb-stick]].</t>
         </is>
       </c>
       <c r="D21" t="inlineStr"/>
       <c r="E21" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F21" t="inlineStr"/>
       <c r="G21" t="inlineStr"/>
       <c r="H21" t="inlineStr">
-        <is>
-[...102 lines deleted...]
-      <c r="H25" t="inlineStr">
         <is>
           <t>type: Content of: &lt;ol&gt;&lt;li&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>