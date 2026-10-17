--- v0 (2026-03-04)
+++ v1 (2026-10-17)
@@ -508,51 +508,51 @@
       <c r="A3" t="inlineStr"/>
       <c r="B3" t="inlineStr">
         <is>
           <t>Most computers do not start automatically on the Tails USB stick, but you can press a Boot Menu key to display a list of possible devices to start from.</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F3" t="inlineStr"/>
       <c r="G3" t="inlineStr"/>
       <c r="H3" t="inlineStr">
         <is>
           <t>type: Content of: &lt;p&gt;</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr"/>
       <c r="B4" t="inlineStr">
         <is>
-          <t>If Windows 8 or 10 is &lt;span class="linux upgrade-linux"&gt;also&lt;/span&gt; installed on the computer, you can refer instead to the [[instructions on starting Tails from Windows 8 or 10|doc/first_steps/start/pc#windows-restart]].  Starting Tails from Windows is easier than using the Boot Menu key.</t>
+          <t>If Windows is &lt;span class="linux upgrade-linux"&gt;also&lt;/span&gt; installed on the computer, you can refer instead to the [[instructions on starting Tails from Windows|doc/first_steps/start/pc#windows-restart]].  Starting Tails from Windows is easier than using the Boot Menu key.</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F4" t="inlineStr"/>
       <c r="G4" t="inlineStr"/>
       <c r="H4" t="inlineStr">
         <is>
           <t>type: Content of: &lt;div&gt;&lt;p&gt;</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr"/>
       <c r="B5" t="inlineStr">
         <is>
           <t>The following screenshot is an example of a Boot Menu:</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>