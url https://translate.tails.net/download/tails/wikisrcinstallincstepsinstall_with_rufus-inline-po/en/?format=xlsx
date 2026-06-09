--- v0 (2025-10-30)
+++ v1 (2026-06-09)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H37"/>
+  <dimension ref="A1:H42"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>location</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>source</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>target</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -1479,47 +1479,193 @@
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr"/>
       <c r="B37" t="inlineStr">
         <is>
           <t>Close *Rufus*.</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Close *Rufus*.</t>
         </is>
       </c>
       <c r="D37" t="inlineStr"/>
       <c r="E37" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F37" t="inlineStr"/>
       <c r="G37" t="inlineStr"/>
       <c r="H37" t="inlineStr">
         <is>
           <t>type: Bullet: '1. '</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="inlineStr"/>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t xml:space="preserve">   &lt;div class="tip"&gt;
+</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t xml:space="preserve">   &lt;div class="tip"&gt;
+</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr"/>
+      <c r="E38" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F38" t="inlineStr"/>
+      <c r="G38" t="inlineStr"/>
+      <c r="H38" t="inlineStr">
+        <is>
+          <t>type: Plain text</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="inlineStr"/>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t xml:space="preserve">   &lt;p&gt;After installing Tails, the USB stick no longer appears in the &lt;i&gt;File
+   Explorer&lt;/i&gt; app of Windows.&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t xml:space="preserve">   &lt;p&gt;After installing Tails, the USB stick no longer appears in the &lt;i&gt;File
+   Explorer&lt;/i&gt; app of Windows.&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr"/>
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F39" t="inlineStr"/>
+      <c r="G39" t="inlineStr"/>
+      <c r="H39" t="inlineStr">
+        <is>
+          <t>type: Plain text</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="inlineStr"/>
+      <c r="B40" t="inlineStr">
+        <is>
+          <t xml:space="preserve">   &lt;p&gt;You can still see the USB stick in the &lt;i&gt;Settings&lt;/i&gt; app. Choose
+   &lt;b&gt;System&amp;nbsp;▸ Storage&amp;nbsp;▸ Advanced storage settings&amp;nbsp;▸ Disk &amp;
+   volumes&lt;/b&gt;.
+</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t xml:space="preserve">   &lt;p&gt;You can still see the USB stick in the &lt;i&gt;Settings&lt;/i&gt; app. Choose
+   &lt;b&gt;System&amp;nbsp;▸ Storage&amp;nbsp;▸ Advanced storage settings&amp;nbsp;▸ Disk &amp;
+   volumes&lt;/b&gt;.
+</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr"/>
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr"/>
+      <c r="G40" t="inlineStr"/>
+      <c r="H40" t="inlineStr">
+        <is>
+          <t>type: Plain text</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="inlineStr"/>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t xml:space="preserve">   &lt;p&gt;See also how to [[uninstall Tails from Windows|doc/first_steps/uninstall/windows]].&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t xml:space="preserve">   &lt;p&gt;See also how to [[uninstall Tails from Windows|doc/first_steps/uninstall/windows]].&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="D41" t="inlineStr"/>
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F41" t="inlineStr"/>
+      <c r="G41" t="inlineStr"/>
+      <c r="H41" t="inlineStr">
+        <is>
+          <t>type: Plain text</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="inlineStr"/>
+      <c r="B42" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> &lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> &lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="D42" t="inlineStr"/>
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F42" t="inlineStr"/>
+      <c r="G42" t="inlineStr"/>
+      <c r="H42" t="inlineStr">
+        <is>
+          <t>type: Plain text</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>