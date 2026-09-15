--- v0 (2025-11-05)
+++ v1 (2026-09-15)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H75"/>
+  <dimension ref="A1:H76"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>location</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>source</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>target</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -849,57 +849,57 @@
         </is>
       </c>
       <c r="D15" t="inlineStr"/>
       <c r="E15" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F15" t="inlineStr"/>
       <c r="G15" t="inlineStr"/>
       <c r="H15" t="inlineStr">
         <is>
           <t>type: Bullet: '1. '</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr"/>
       <c r="B16" t="inlineStr">
         <is>
           <t>Open the **Terminal** utility from **Applications&amp;nbsp;▸ Utilities**.</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>Obriu la utilitat **Terminal** des d'**Aplicacions**&amp;nbsp;▸ **Utilitats**.</t>
+          <t>Obriu la utilitat **Terminal** des d'**Aplicacions&amp;nbsp;▸ Utilitats**.</t>
         </is>
       </c>
       <c r="D16" t="inlineStr"/>
       <c r="E16" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F16" t="inlineStr"/>
       <c r="G16" t="inlineStr"/>
       <c r="H16" t="inlineStr">
         <is>
           <t>type: Bullet: '1. '</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr"/>
       <c r="B17" t="inlineStr">
         <is>
           <t>Execute the following command.</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Executeu l'ordre següent.</t>
         </is>
       </c>
       <c r="D17" t="inlineStr"/>
       <c r="E17" t="inlineStr">
         <is>
@@ -1165,1440 +1165,1456 @@
         <is>
           <t xml:space="preserve">   En aquest exemple, el llapis USB té 8,0 GB i el seu nom de dispositiu és &lt;span class="command-placeholder"&gt;/dev/disk1&lt;/span&gt;.
    El vostre pot ser diferent.
 </t>
         </is>
       </c>
       <c r="D26" t="inlineStr"/>
       <c r="E26" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F26" t="inlineStr"/>
       <c r="G26" t="inlineStr"/>
       <c r="H26" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr"/>
       <c r="B27" t="inlineStr">
         <is>
           <t xml:space="preserve">   &lt;div class="caution"&gt;
-   &lt;p&gt;If you are unsure about the device name, you should stop proceeding or
-[...1 lines deleted...]
-   &lt;/div&gt;
 </t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t xml:space="preserve">   &lt;div class="caution"&gt;
-   &lt;p&gt;Si no esteu segur del nom del dispositiu, millor no continueu o
-[...1 lines deleted...]
-   &lt;/div&gt;
 </t>
         </is>
       </c>
       <c r="D27" t="inlineStr"/>
       <c r="E27" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F27" t="inlineStr"/>
       <c r="G27" t="inlineStr"/>
       <c r="H27" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr"/>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Execute the following command to safely eject the USB stick. Replace &lt;span class="command-placeholder"&gt;device&lt;/span&gt; with the device name found in step 6.</t>
-[...6 lines deleted...]
-      </c>
+          <t xml:space="preserve">   &lt;p&gt;You might overwrite any hard disk on the computer.&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr"/>
       <c r="D28" t="inlineStr"/>
       <c r="E28" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F28" t="inlineStr"/>
       <c r="G28" t="inlineStr"/>
       <c r="H28" t="inlineStr">
         <is>
-          <t>type: Bullet: '1. '</t>
+          <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr"/>
       <c r="B29" t="inlineStr">
         <is>
-          <t xml:space="preserve">   &lt;p class="command-template"&gt;diskutil unmountDisk &lt;span class="command-placeholder"&gt;device&lt;/span&gt;&lt;/p&gt;
-[...8 lines deleted...]
-      </c>
+          <t xml:space="preserve">   &lt;p&gt;If you are not sure about the device, stop proceeding.&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr"/>
       <c r="D29" t="inlineStr"/>
       <c r="E29" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F29" t="inlineStr"/>
       <c r="G29" t="inlineStr"/>
       <c r="H29" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr"/>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Execute the following commands to copy the USB image that you downloaded earlier to the USB stick. Replace:</t>
+          <t xml:space="preserve">   &lt;/div&gt;
+</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Executeu les ordres següents per copiar la imatge USB que heu baixat anteriorment al llapis USB.</t>
+          <t xml:space="preserve">   &lt;/div&gt;
+</t>
         </is>
       </c>
       <c r="D30" t="inlineStr"/>
       <c r="E30" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F30" t="inlineStr"/>
       <c r="G30" t="inlineStr"/>
       <c r="H30" t="inlineStr">
         <is>
-          <t>type: Bullet: '1. '</t>
+          <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr"/>
       <c r="B31" t="inlineStr">
         <is>
-          <t>&lt;span class="command-placeholder"&gt;tails.img&lt;/span&gt; with the path to the USB image</t>
+          <t>Execute the following command to safely eject the USB stick. Replace &lt;span class="command-placeholder"&gt;device&lt;/span&gt; with the device name found in step 6.</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>&lt;span class="command-placeholder"&gt;tails.img&lt;/span&gt; amb el camí a la imatge USB</t>
+          <t>Executeu l'ordre següent per expulsar el llapis USB de manera segura. Substituïu &lt;span class="command-placeholder"&gt;dispositiu&lt;/span&gt; amb el nom del dispositiu que heu trobat al pas 6.</t>
         </is>
       </c>
       <c r="D31" t="inlineStr"/>
       <c r="E31" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F31" t="inlineStr"/>
       <c r="G31" t="inlineStr"/>
       <c r="H31" t="inlineStr">
         <is>
-          <t>type: Bullet: '   - '</t>
+          <t>type: Bullet: '1. '</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr"/>
       <c r="B32" t="inlineStr">
+        <is>
+          <t xml:space="preserve">   &lt;p class="command-template"&gt;diskutil unmountDisk &lt;span class="command-placeholder"&gt;device&lt;/span&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t xml:space="preserve">   &lt;p class="command-template"&gt;diskutil unmountDisk &lt;span class="command-placeholder"&gt;dispositiu&lt;/span&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="D32" t="inlineStr"/>
+      <c r="E32" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F32" t="inlineStr"/>
+      <c r="G32" t="inlineStr"/>
+      <c r="H32" t="inlineStr">
+        <is>
+          <t>type: Plain text</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="inlineStr"/>
+      <c r="B33" t="inlineStr">
+        <is>
+          <t>Execute the following commands to copy the USB image that you downloaded earlier to the USB stick. Replace:</t>
+        </is>
+      </c>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t>Executeu les ordres següents per a copiar la imatge USB que heu baixat anteriorment al llapis USB. Reemplaceu:</t>
+        </is>
+      </c>
+      <c r="D33" t="inlineStr"/>
+      <c r="E33" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F33" t="inlineStr"/>
+      <c r="G33" t="inlineStr"/>
+      <c r="H33" t="inlineStr">
+        <is>
+          <t>type: Bullet: '1. '</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="inlineStr"/>
+      <c r="B34" t="inlineStr">
+        <is>
+          <t>&lt;span class="command-placeholder"&gt;tails.img&lt;/span&gt; with the path to the USB image</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>&lt;span class="command-placeholder"&gt;tails.img&lt;/span&gt; amb el camí a la imatge USB</t>
+        </is>
+      </c>
+      <c r="D34" t="inlineStr"/>
+      <c r="E34" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F34" t="inlineStr"/>
+      <c r="G34" t="inlineStr"/>
+      <c r="H34" t="inlineStr">
+        <is>
+          <t>type: Bullet: '   - '</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="inlineStr"/>
+      <c r="B35" t="inlineStr">
         <is>
           <t xml:space="preserve">     &lt;div class="tip"&gt;
      &lt;p&gt;If you are unsure about the path to the USB image, you can insert the
      correct path by dragging and dropping the icon of the USB image from
      &lt;i&gt;Finder&lt;/i&gt; onto &lt;i&gt;Terminal&lt;/i&gt;.&lt;/p&gt;
      &lt;/div&gt;
 </t>
         </is>
       </c>
-      <c r="C32" t="inlineStr">
+      <c r="C35" t="inlineStr">
         <is>
           <t xml:space="preserve">     &lt;div class="tip"&gt;
      &lt;p&gt;Si no esteu segur de la ruta a la imatge USB, podeu inserir el
      camí correcte arrossegant i deixant anar la icona de la imatge USB des de el
-     *Cercador* a la &lt;span class="application"&gt;
-     Terminal&lt;/span&gt;.&lt;/p&gt;
+     &lt;i&gt;Cercador&lt;/i&gt; a la &lt;i&gt;Terminal&lt;/i&gt;.&lt;/p&gt;
      &lt;/div&gt;
 </t>
         </is>
       </c>
-      <c r="D32" t="inlineStr"/>
-[...15 lines deleted...]
-      <c r="B33" t="inlineStr">
+      <c r="D35" t="inlineStr"/>
+      <c r="E35" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F35" t="inlineStr"/>
+      <c r="G35" t="inlineStr"/>
+      <c r="H35" t="inlineStr">
+        <is>
+          <t>type: Plain text</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="inlineStr"/>
+      <c r="B36" t="inlineStr">
         <is>
           <t>&lt;span class="command-placeholder"&gt;device&lt;/span&gt; with the device name found in step 6</t>
         </is>
       </c>
-      <c r="C33" t="inlineStr">
+      <c r="C36" t="inlineStr">
         <is>
           <t>&lt;span class="command-placeholder"&gt;dispositiu&lt;/span&gt; amb el nom del dispositiu que es troba al pas 6</t>
         </is>
       </c>
-      <c r="D33" t="inlineStr"/>
-[...7 lines deleted...]
-      <c r="H33" t="inlineStr">
+      <c r="D36" t="inlineStr"/>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F36" t="inlineStr"/>
+      <c r="G36" t="inlineStr"/>
+      <c r="H36" t="inlineStr">
         <is>
           <t>type: Bullet: '   - '</t>
         </is>
       </c>
     </row>
-    <row r="34">
-[...1 lines deleted...]
-      <c r="B34" t="inlineStr">
+    <row r="37">
+      <c r="A37" t="inlineStr"/>
+      <c r="B37" t="inlineStr">
         <is>
           <t xml:space="preserve">     &lt;div class="tip"&gt;
      &lt;p&gt;You can try adding &lt;code&gt;r&lt;/code&gt; before &lt;code&gt;disk&lt;/code&gt; to make the installation faster.&lt;/p&gt;
      &lt;/div&gt;
 </t>
         </is>
       </c>
-      <c r="C34" t="inlineStr">
+      <c r="C37" t="inlineStr">
         <is>
           <t xml:space="preserve">     &lt;div class="tip"&gt;
      &lt;p&gt;Podeu provar d'afegir &lt;code&gt;r&lt;/code&gt; abans del &lt;code&gt;disk&lt;/code&gt; per fer la instal·lació més ràpida.&lt;/p&gt;
      &lt;/div&gt;
 </t>
         </is>
       </c>
-      <c r="D34" t="inlineStr"/>
-[...82 lines deleted...]
-      </c>
       <c r="D37" t="inlineStr"/>
       <c r="E37" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F37" t="inlineStr"/>
       <c r="G37" t="inlineStr"/>
       <c r="H37" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr"/>
       <c r="B38" t="inlineStr">
         <is>
-          <t xml:space="preserve">   If no error message is returned, Tails is being copied on the USB
-   stick. The copy takes some time, generally a few minutes.
+          <t xml:space="preserve">   &lt;p class="command-template"&gt;dd if=&lt;span class="command-placeholder"&gt;tails.img&lt;/span&gt; of=&lt;span class="command-placeholder"&gt;device&lt;/span&gt; bs=16m &amp;&amp; sync&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t xml:space="preserve">   Si no es retorna cap missatge d'error, Tails s'està copiant al llapis
-   USB. La còpia triga un temps, generalment uns minuts.
+          <t xml:space="preserve">   &lt;p class="command-template"&gt;dd if=&lt;span class="command-placeholder"&gt;tails.img&lt;/span&gt; of=&lt;span class="command-placeholder"&gt;dispositiu&lt;/span&gt; bs=16m &amp;&amp; sync&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="D38" t="inlineStr"/>
       <c r="E38" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F38" t="inlineStr"/>
       <c r="G38" t="inlineStr"/>
       <c r="H38" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr"/>
       <c r="B39" t="inlineStr">
         <is>
+          <t xml:space="preserve">   You should get something like this:
+</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t xml:space="preserve">   Hauríeu d'obtenir alguna cosa com això:
+</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr"/>
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F39" t="inlineStr"/>
+      <c r="G39" t="inlineStr"/>
+      <c r="H39" t="inlineStr">
+        <is>
+          <t>type: Plain text</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="inlineStr"/>
+      <c r="B40" t="inlineStr">
+        <is>
+          <t xml:space="preserve">   &lt;p class="command-template"&gt;dd if=/Users/me/tails-amd64-3.12.img of=/dev/rdisk9 bs=16m &amp;&amp; sync&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t xml:space="preserve">   &lt;p class="command-template"&gt;dd if=/Users/me/tails-amd64-3.12.img of=/dev/rdisk9 bs=16m &amp;&amp; sync&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr"/>
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr"/>
+      <c r="G40" t="inlineStr"/>
+      <c r="H40" t="inlineStr">
+        <is>
+          <t>type: Plain text</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="inlineStr"/>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t xml:space="preserve">   If no error message is returned, Tails is being copied on the USB
+   stick. The copy takes some time, generally a few minutes.
+</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t xml:space="preserve">   Si no es retorna cap missatge d'error, Tails s'està copiant al llapis
+   USB. La còpia triga un temps, generalment uns minuts.
+</t>
+        </is>
+      </c>
+      <c r="D41" t="inlineStr"/>
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F41" t="inlineStr"/>
+      <c r="G41" t="inlineStr"/>
+      <c r="H41" t="inlineStr">
+        <is>
+          <t>type: Plain text</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="inlineStr"/>
+      <c r="B42" t="inlineStr">
+        <is>
           <t xml:space="preserve">   &lt;div class="note"&gt;
    &lt;p&gt;If you get a &lt;code&gt;Permission denied&lt;/code&gt; error, try
    adding &lt;code&gt;sudo&lt;/code&gt; at the beginning of the command:&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="C39" t="inlineStr">
+      <c r="C42" t="inlineStr">
         <is>
           <t xml:space="preserve">   &lt;div class="note"&gt;
    &lt;p&gt;Si obteniu un error de &lt;code&gt;Permís denegat&lt;/code&gt;, proveu
    d'afegir &lt;code&gt;sudo&lt;/code&gt; al principi de l'ordre:&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="D39" t="inlineStr"/>
-[...84 lines deleted...]
-      </c>
       <c r="D42" t="inlineStr"/>
       <c r="E42" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F42" t="inlineStr"/>
       <c r="G42" t="inlineStr"/>
       <c r="H42" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr"/>
       <c r="B43" t="inlineStr">
         <is>
-          <t xml:space="preserve">   &lt;/div&gt;
+          <t xml:space="preserve">   &lt;p class="command-template"&gt;sudo dd if=&lt;span class="command-placeholder"&gt;tails.img&lt;/span&gt; of=&lt;span class="command-placeholder"&gt;device&lt;/span&gt; bs=16m &amp;&amp; sync&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t xml:space="preserve">   &lt;/div&gt;
+          <t xml:space="preserve">   &lt;p class="command-template"&gt;sudo dd if=&lt;span class="command-placeholder"&gt;tails.img&lt;/span&gt; of=&lt;span class="command-placeholder"&gt;dispositiu&lt;/span&gt; bs=16m &amp;&amp; sync&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="D43" t="inlineStr"/>
       <c r="E43" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F43" t="inlineStr"/>
       <c r="G43" t="inlineStr"/>
       <c r="H43" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr"/>
       <c r="B44" t="inlineStr">
         <is>
-          <t xml:space="preserve">   The installation is complete when the command prompt reappears.
+          <t xml:space="preserve">   &lt;p&gt;If you get an &lt;code&gt;invalid number ‘16m’&lt;/code&gt; error, try
+   using &lt;code&gt;16M&lt;/code&gt; instead:&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t xml:space="preserve">   La instal·lació s'haurà completat un cop hagi tornat a aparèixer l'indicador d'ordres.
+          <t xml:space="preserve">   &lt;p&gt;Si obteniu un error de &lt;code&gt;invalid number '16m'&lt;/code&gt;, proveu
+   d'utilitzar &lt;code&gt;16M&lt;/code&gt;:&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="D44" t="inlineStr"/>
       <c r="E44" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F44" t="inlineStr"/>
       <c r="G44" t="inlineStr"/>
       <c r="H44" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr"/>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Click on the following button to download &lt;em&gt;balenaEtcher&lt;/em&gt;:</t>
+          <t xml:space="preserve">   &lt;p class="command-template"&gt;dd if=&lt;span class="command-placeholder"&gt;tails.img&lt;/span&gt; of=&lt;span class="command-placeholder"&gt;device&lt;/span&gt; bs=16M &amp;&amp; sync&lt;/p&gt;
+</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Feu clic al botó següent per baixar &lt;em&gt;balenaEtcher&lt;/em&gt;:</t>
+          <t xml:space="preserve">   &lt;p class="command-template"&gt;dd if=&lt;span class="command-placeholder"&gt;tails.img&lt;/span&gt; of=&lt;span class="command-placeholder"&gt;dispositiu&lt;/span&gt; bs=16M &amp;&amp; sync&lt;/p&gt;
+</t>
         </is>
       </c>
       <c r="D45" t="inlineStr"/>
       <c r="E45" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F45" t="inlineStr"/>
       <c r="G45" t="inlineStr"/>
       <c r="H45" t="inlineStr">
         <is>
-          <t>type: Bullet: '1. '</t>
+          <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr"/>
       <c r="B46" t="inlineStr">
         <is>
-          <t xml:space="preserve">   &lt;p class="button"&gt;[[Download &lt;i&gt;balenaEtcher&lt;/i&gt; for macOS|https://tails.net/etcher/balenaEtcher.dmg]]&lt;/p&gt;
+          <t xml:space="preserve">   The installation is complete when the command prompt reappears.
 </t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t xml:space="preserve">   &lt;p class="button"&gt;[[Baixa &lt;i&gt;balenaEtcher&lt;/i&gt; per a macOS|https://tails.net/etcher/balenaEtcher.dmg]]&lt;/p&gt;
+          <t xml:space="preserve">   La instal·lació s'haurà completat un cop hagi tornat a aparèixer l'indicador d'ordres.
 </t>
         </is>
       </c>
       <c r="D46" t="inlineStr"/>
       <c r="E46" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F46" t="inlineStr"/>
       <c r="G46" t="inlineStr"/>
       <c r="H46" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr"/>
       <c r="B47" t="inlineStr">
         <is>
-          <t xml:space="preserve">   Save your download to your usual *Downloads* folder and not to the USB stick.
-</t>
+          <t>Click on the following button to download &lt;em&gt;balenaEtcher&lt;/em&gt;:</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t xml:space="preserve">   Deseu la baixada a la vostra carpeta habitual *Baixades* i no al llapis USB.
-</t>
+          <t>Feu clic al botó següent per baixar &lt;em&gt;balenaEtcher&lt;/em&gt;:</t>
         </is>
       </c>
       <c r="D47" t="inlineStr"/>
       <c r="E47" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F47" t="inlineStr"/>
       <c r="G47" t="inlineStr"/>
       <c r="H47" t="inlineStr">
         <is>
-          <t>type: Plain text</t>
+          <t>type: Bullet: '1. '</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr"/>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Open the *balenaEtcher* download (DMG disk image).</t>
+          <t xml:space="preserve">   &lt;p class="button"&gt;[[Download &lt;i&gt;balenaEtcher&lt;/i&gt; for macOS|https://tails.net/etcher/balenaEtcher.dmg]]&lt;/p&gt;
+</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Obriu la baixada de *balenaEtcher* (imatge de disc DMG).</t>
+          <t xml:space="preserve">   &lt;p class="button"&gt;[[Baixa &lt;i&gt;balenaEtcher&lt;/i&gt; per a macOS|https://tails.net/etcher/balenaEtcher.dmg]]&lt;/p&gt;
+</t>
         </is>
       </c>
       <c r="D48" t="inlineStr"/>
       <c r="E48" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F48" t="inlineStr"/>
       <c r="G48" t="inlineStr"/>
       <c r="H48" t="inlineStr">
         <is>
-          <t>type: Bullet: '1. '</t>
+          <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr"/>
       <c r="B49" t="inlineStr">
         <is>
-          <t xml:space="preserve">   [[!img install/inc/screenshots/install_etcher_in_mac.png class="screenshot" alt=""]]
+          <t xml:space="preserve">   Save your download to your usual *Downloads* folder and not to the USB stick.
 </t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t xml:space="preserve">   [[!img install/inc/screenshots/install_etcher_in_mac.png class="screenshot" alt=""]]
+          <t xml:space="preserve">   Deseu la baixada a la vostra carpeta habitual *Baixades* i no al llapis USB.
 </t>
         </is>
       </c>
       <c r="D49" t="inlineStr"/>
       <c r="E49" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F49" t="inlineStr"/>
       <c r="G49" t="inlineStr"/>
       <c r="H49" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr"/>
       <c r="B50" t="inlineStr">
         <is>
-          <t>To install *balenaEtcher*, drag the *balenaEtcher* icon onto the **Applications** icon.</t>
+          <t>Open the *balenaEtcher* download (DMG disk image).</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Per instal·lar *balenaEtcher*, arrossegueu la icona *balenaEtcher* a la icona &lt;span class="guilabel"&gt;Aplicacions&lt;/span&gt;.</t>
+          <t>Obriu la baixada de *balenaEtcher* (imatge de disc DMG).</t>
         </is>
       </c>
       <c r="D50" t="inlineStr"/>
       <c r="E50" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F50" t="inlineStr"/>
       <c r="G50" t="inlineStr"/>
       <c r="H50" t="inlineStr">
         <is>
           <t>type: Bullet: '1. '</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr"/>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Close the installation window of *balenaEtcher*.</t>
+          <t xml:space="preserve">   [[!img install/inc/screenshots/install_etcher_in_mac.png class="screenshot" alt=""]]
+</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Tanqueu la finestra d'instal·lació de &lt;span class="application"&gt;balenaEtcher&lt;/span&gt;.</t>
+          <t xml:space="preserve">   [[!img install/inc/screenshots/install_etcher_in_mac.png class="screenshot" alt=""]]
+</t>
         </is>
       </c>
       <c r="D51" t="inlineStr"/>
       <c r="E51" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F51" t="inlineStr"/>
       <c r="G51" t="inlineStr"/>
       <c r="H51" t="inlineStr">
         <is>
-          <t>type: Bullet: '1. '</t>
+          <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr"/>
       <c r="B52" t="inlineStr">
         <is>
-          <t xml:space="preserve">   Optionally, eject the disk image of *balenaEtcher* from the sidebar of *Finder*.
-</t>
+          <t>To install *balenaEtcher*, drag the *balenaEtcher* icon onto the **Applications** icon.</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t xml:space="preserve">   Opcionalment, expulseu la imatge de disc de *balenaEtcher* des de la barra lateral del *Finder*.
-</t>
+          <t>Per instal·lar *balenaEtcher*, arrossegueu la icona *balenaEtcher* a la icona &lt;span class="guilabel"&gt;Aplicacions&lt;/span&gt;.</t>
         </is>
       </c>
       <c r="D52" t="inlineStr"/>
       <c r="E52" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F52" t="inlineStr"/>
       <c r="G52" t="inlineStr"/>
       <c r="H52" t="inlineStr">
         <is>
-          <t>type: Plain text</t>
+          <t>type: Bullet: '1. '</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr"/>
       <c r="B53" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;h1 id="install" class="step"&gt;Install &lt;span class="upgrade"&gt;an intermediary&lt;/span&gt; Tails using &lt;em&gt;balenaEtcher&lt;/em&gt;&lt;/h1&gt;
-</t>
+          <t>Close the installation window of *balenaEtcher*.</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;h1 id="install" class="step"&gt;Instal·leu &lt;span class="upgrade"&gt;un&lt;/span&gt; Tails &lt;span class="upgrade"&gt;intermediari&lt;/span&gt; mitjançant &lt;em&gt;balenaEtcher&lt;/em&gt;&lt;/h1&gt;
-</t>
+          <t>Tanqueu la finestra d'instal·lació de &lt;span class="application"&gt;balenaEtcher&lt;/span&gt;.</t>
         </is>
       </c>
       <c r="D53" t="inlineStr"/>
       <c r="E53" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F53" t="inlineStr"/>
       <c r="G53" t="inlineStr"/>
       <c r="H53" t="inlineStr">
         <is>
-          <t>type: Plain text</t>
+          <t>type: Bullet: '1. '</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr"/>
       <c r="B54" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;div class="step-image usb"&gt;[[!img install/inc/infography/install-tails.png link="no" alt=""]]&lt;/div&gt;
-&lt;div class="step-image upgrade"&gt;[[!img install/inc/infography/install-upgrade-usb-only.png link="no" alt=""]]&lt;/div&gt;
+          <t xml:space="preserve">   Optionally, eject the disk image of *balenaEtcher* from the sidebar of *Finder*.
 </t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;div class="step-image usb"&gt;[[!img install/inc/infography/install-tails.png link="no" alt=""]]&lt;/div&gt;
-&lt;div class="step-image upgrade"&gt;[[!img install/inc/infography/install-upgrade-usb-only.png link="no" alt=""]]&lt;/div&gt;
+          <t xml:space="preserve">   Opcionalment, expulseu la imatge de disc de *balenaEtcher* des de la barra lateral del *Finder*.
 </t>
         </is>
       </c>
       <c r="D54" t="inlineStr"/>
       <c r="E54" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F54" t="inlineStr"/>
       <c r="G54" t="inlineStr"/>
       <c r="H54" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr"/>
       <c r="B55" t="inlineStr">
         <is>
-          <t>&lt;p class="mac upgrade-mac"&gt; Open &lt;i&gt;Finder&lt;/i&gt; and choose &lt;i&gt;balenaEtcher&lt;/i&gt; in &lt;b&gt;Applications&lt;/b&gt;.  &lt;/p&gt;</t>
+          <t xml:space="preserve">&lt;h1 id="install" class="step"&gt;Install &lt;span class="upgrade"&gt;an intermediary&lt;/span&gt; Tails using &lt;em&gt;balenaEtcher&lt;/em&gt;&lt;/h1&gt;
+</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>&lt;p class="mac upgrade-mac"&gt; Obriu &lt;i&gt;Finder&lt;/i&gt; i trieu &lt;i&gt;balenaEtcher&lt;/i&gt; a &lt;b&gt;Aplicacions&lt;/b&gt;.  &lt;/p&gt;</t>
+          <t xml:space="preserve">&lt;h1 id="install" class="step"&gt;Instal·leu &lt;span class="upgrade"&gt;un&lt;/span&gt; Tails &lt;span class="upgrade"&gt;intermediari&lt;/span&gt; mitjançant &lt;em&gt;balenaEtcher&lt;/em&gt;&lt;/h1&gt;
+</t>
         </is>
       </c>
       <c r="D55" t="inlineStr"/>
       <c r="E55" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F55" t="inlineStr"/>
       <c r="G55" t="inlineStr"/>
       <c r="H55" t="inlineStr">
         <is>
-          <t>type: Bullet: '1. '</t>
+          <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr"/>
       <c r="B56" t="inlineStr">
         <is>
-          <t xml:space="preserve">   At the security warning, confirm that you want to open
-   *balenaEtcher*.
+          <t xml:space="preserve">&lt;div class="step-image usb"&gt;[[!img install/inc/infography/install-tails.png link="no" alt=""]]&lt;/div&gt;
+&lt;div class="step-image upgrade"&gt;[[!img install/inc/infography/install-upgrade-usb-only.png link="no" alt=""]]&lt;/div&gt;
 </t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t xml:space="preserve">   A l'avís de seguretat, confirmeu que voleu obrir
-   *balenaEtcher*.
+          <t xml:space="preserve">&lt;div class="step-image usb"&gt;[[!img install/inc/infography/install-tails.png link="no" alt=""]]&lt;/div&gt;
+&lt;div class="step-image upgrade"&gt;[[!img install/inc/infography/install-upgrade-usb-only.png link="no" alt=""]]&lt;/div&gt;
 </t>
         </is>
       </c>
       <c r="D56" t="inlineStr"/>
       <c r="E56" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F56" t="inlineStr"/>
       <c r="G56" t="inlineStr"/>
       <c r="H56" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr"/>
       <c r="B57" t="inlineStr">
         <is>
-          <t xml:space="preserve">   *balenaEtcher* starts.
-</t>
+          <t>&lt;p class="mac upgrade-mac"&gt; Open &lt;i&gt;Finder&lt;/i&gt; and choose &lt;i&gt;balenaEtcher&lt;/i&gt; in &lt;b&gt;Applications&lt;/b&gt;.  &lt;/p&gt;</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t xml:space="preserve">   S'inicia *balenaEtcher*.
-</t>
+          <t>&lt;p class="mac upgrade-mac"&gt; Obriu &lt;i&gt;Finder&lt;/i&gt; i trieu &lt;i&gt;balenaEtcher&lt;/i&gt; a &lt;b&gt;Aplicacions&lt;/b&gt;.  &lt;/p&gt;</t>
         </is>
       </c>
       <c r="D57" t="inlineStr"/>
       <c r="E57" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F57" t="inlineStr"/>
       <c r="G57" t="inlineStr"/>
       <c r="H57" t="inlineStr">
         <is>
-          <t>type: Plain text</t>
+          <t>type: Bullet: '1. '</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr"/>
       <c r="B58" t="inlineStr">
         <is>
-          <t xml:space="preserve">   [[!img install/inc/screenshots/etcher_in_mac.png class="mac upgrade-mac screenshot" alt=""]]
+          <t xml:space="preserve">   At the security warning, confirm that you want to open
+   *balenaEtcher*.
 </t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t xml:space="preserve">   [[!img install/inc/screenshots/etcher_in_mac.png class="mac upgrade-mac screenshot" alt=""]]
+          <t xml:space="preserve">   A l'avís de seguretat, confirmeu que voleu obrir
+   *balenaEtcher*.
 </t>
         </is>
       </c>
       <c r="D58" t="inlineStr"/>
       <c r="E58" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F58" t="inlineStr"/>
       <c r="G58" t="inlineStr"/>
       <c r="H58" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr"/>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Plug in the USB stick on which you want to install &lt;span class="usb"&gt;Tails.&lt;/span&gt; &lt;span class="upgrade"&gt;the intermediary Tails.&lt;/span&gt;</t>
+          <t xml:space="preserve">   *balenaEtcher* starts.
+</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Connecteu el llapis USB on voleu instal·lar &lt;span class="usb"&gt;Tails.&lt;/span&gt; &lt;span class="upgrade"&gt;el Tails intermediari.&lt;/span&gt;</t>
+          <t xml:space="preserve">   S'inicia *balenaEtcher*.
+</t>
         </is>
       </c>
       <c r="D59" t="inlineStr"/>
       <c r="E59" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F59" t="inlineStr"/>
       <c r="G59" t="inlineStr"/>
       <c r="H59" t="inlineStr">
         <is>
-          <t>type: Bullet: '1. '</t>
+          <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr"/>
       <c r="B60" t="inlineStr">
         <is>
-          <t xml:space="preserve">   &lt;div class="caution"&gt;
+          <t xml:space="preserve">   [[!img install/inc/screenshots/etcher_in_mac.png class="mac upgrade-mac screenshot" alt=""]]
 </t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t xml:space="preserve">   &lt;div class="caution"&gt;
+          <t xml:space="preserve">   [[!img install/inc/screenshots/etcher_in_mac.png class="mac upgrade-mac screenshot" alt=""]]
 </t>
         </is>
       </c>
       <c r="D60" t="inlineStr"/>
       <c r="E60" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F60" t="inlineStr"/>
       <c r="G60" t="inlineStr"/>
       <c r="H60" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr"/>
       <c r="B61" t="inlineStr">
         <is>
-          <t xml:space="preserve">   &lt;p&gt;All the data on this USB stick will be lost.&lt;/p&gt;
-</t>
+          <t>Plug in the USB stick on which you want to install &lt;span class="usb"&gt;Tails.&lt;/span&gt; &lt;span class="upgrade"&gt;the intermediary Tails.&lt;/span&gt;</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t xml:space="preserve">   &lt;div class="caution"&gt;&lt;p&gt;Totes les dades d'aquest llapis USB es perdran.&lt;/p&gt;&lt;/div&gt;
-</t>
+          <t>Connecteu el llapis USB on voleu instal·lar &lt;span class="usb"&gt;Tails.&lt;/span&gt; &lt;span class="upgrade"&gt;el Tails intermediari.&lt;/span&gt;</t>
         </is>
       </c>
       <c r="D61" t="inlineStr"/>
       <c r="E61" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F61" t="inlineStr"/>
       <c r="G61" t="inlineStr"/>
       <c r="H61" t="inlineStr">
         <is>
-          <t>type: Plain text</t>
+          <t>type: Bullet: '1. '</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr"/>
       <c r="B62" t="inlineStr">
         <is>
-          <t xml:space="preserve">   &lt;p&gt;Some data might still be recovered using advanced forensics tools.&lt;/p&gt;
-[...3 lines deleted...]
-      <c r="C62" t="inlineStr"/>
+          <t xml:space="preserve">   &lt;p&gt;All the data on this USB stick will be lost.&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="C62" t="inlineStr">
+        <is>
+          <t xml:space="preserve">   &lt;div class="caution"&gt;&lt;p&gt;Totes les dades d'aquest llapis USB es perdran.&lt;/p&gt;&lt;/div&gt;
+</t>
+        </is>
+      </c>
       <c r="D62" t="inlineStr"/>
       <c r="E62" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F62" t="inlineStr"/>
       <c r="G62" t="inlineStr"/>
       <c r="H62" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr"/>
       <c r="B63" t="inlineStr">
         <is>
-          <t xml:space="preserve">   &lt;div class="note upgrade"&gt;&lt;p&gt;The Persistent Storage of your Tails USB stick will not be
-   copied to the temporary Tails.&lt;/p&gt;&lt;/div&gt;
+          <t xml:space="preserve">   &lt;p&gt;Some data might still be recovered using advanced forensics tools.&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t xml:space="preserve">   &lt;div class="note upgrade"&gt;&lt;p&gt;L'Emmagatzematge Persistent del vostre llapis USB de Tails no serà
-   copiat al Tails temporal.&lt;/p&gt;&lt;/div&gt;
+          <t xml:space="preserve">   &lt;p&gt;Algunes dades encara es podrien recuperar mitjançant eines forenses avançades.&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="D63" t="inlineStr"/>
       <c r="E63" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F63" t="inlineStr"/>
       <c r="G63" t="inlineStr"/>
       <c r="H63" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr"/>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Click the **Flash from file** button.</t>
+          <t xml:space="preserve">   &lt;div class="note upgrade"&gt;&lt;p&gt;The Persistent Storage of your Tails USB stick will not be
+   copied to the temporary Tails.&lt;/p&gt;&lt;/div&gt;
+</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Feu clic al botó **Flash des del fitxer**.</t>
+          <t xml:space="preserve">   &lt;div class="note upgrade"&gt;&lt;p&gt;L'Emmagatzematge Persistent del vostre llapis USB de Tails no serà
+   copiat al Tails temporal.&lt;/p&gt;&lt;/div&gt;
+</t>
         </is>
       </c>
       <c r="D64" t="inlineStr"/>
       <c r="E64" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F64" t="inlineStr"/>
       <c r="G64" t="inlineStr"/>
       <c r="H64" t="inlineStr">
         <is>
-          <t>type: Bullet: '1. '</t>
+          <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr"/>
       <c r="B65" t="inlineStr">
         <is>
-          <t xml:space="preserve">   Choose the USB image that you downloaded earlier.
-</t>
+          <t>Click the **Flash from file** button.</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t xml:space="preserve">   Trieu la imatge USB que heu baixat anteriorment.
-</t>
+          <t>Feu clic al botó **Flash des del fitxer**.</t>
         </is>
       </c>
       <c r="D65" t="inlineStr"/>
       <c r="E65" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F65" t="inlineStr"/>
       <c r="G65" t="inlineStr"/>
       <c r="H65" t="inlineStr">
         <is>
-          <t>type: Plain text</t>
+          <t>type: Bullet: '1. '</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr"/>
       <c r="B66" t="inlineStr">
         <is>
+          <t xml:space="preserve">   Choose the USB image that you downloaded earlier.
+</t>
+        </is>
+      </c>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t xml:space="preserve">   Trieu la imatge USB que heu baixat anteriorment.
+</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr"/>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F66" t="inlineStr"/>
+      <c r="G66" t="inlineStr"/>
+      <c r="H66" t="inlineStr">
+        <is>
+          <t>type: Plain text</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="inlineStr"/>
+      <c r="B67" t="inlineStr">
+        <is>
           <t xml:space="preserve">   &lt;div class="note"&gt;
    &lt;p&gt;Make sure that the USB image is called &lt;i&gt;[[!inline pages="inc/stable_amd64_img_filename" raw="yes" sort="age"]]&lt;/i&gt; and has an
    &lt;i&gt;.img&lt;/i&gt; file extension.&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="C66" t="inlineStr">
+      <c r="C67" t="inlineStr">
         <is>
           <t xml:space="preserve">   &lt;div class="note"&gt;
    &lt;p&gt;Assegureu-vos que la imatge USB es digui &lt;i&gt;[[!inline pages="inc/stable_amd64_img_filename" raw="yes" sort="age"]]&lt;/i&gt; i tingui una
    extensió de fitxer &lt;i&gt;.img&lt;/i&gt;.&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="D66" t="inlineStr"/>
-[...15 lines deleted...]
-      <c r="B67" t="inlineStr">
+      <c r="D67" t="inlineStr"/>
+      <c r="E67" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F67" t="inlineStr"/>
+      <c r="G67" t="inlineStr"/>
+      <c r="H67" t="inlineStr">
+        <is>
+          <t>type: Plain text</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="inlineStr"/>
+      <c r="B68" t="inlineStr">
         <is>
           <t xml:space="preserve">   &lt;p&gt;If the image has an &lt;i&gt;.iso&lt;/i&gt; file
    extension, it is the wrong image. Please go back to the
    &lt;span class="mac"&gt;[[download step|mac#download]].&lt;/span&gt;
    &lt;span class="upgrade-mac"&gt;[[download step|doc/upgrade/mac#download]].&lt;/span&gt;&lt;/p&gt;
    &lt;/div&gt;
 </t>
         </is>
       </c>
-      <c r="C67" t="inlineStr">
+      <c r="C68" t="inlineStr">
         <is>
           <t xml:space="preserve">   &lt;p&gt;Si la imatge té un fitxer &lt;mb extensió &lt;i&gt;.iso&lt;/i&gt;,
    no és la imatge correcta. Si us plau, torneu al
    &lt;span class="windows"&gt;[[pas de baixada|windows#download]].&lt;/span&gt;
    &lt;span class="mac"&gt;[[pas de baixada|mac#download]].&lt;/span&gt;
    &lt;span class="upgrade-windows"&gt;[[pas de baixada|upgrade/windows#download]].&lt;/span&gt;
    &lt;span class="upgrade-mac"&gt;[[pas de baixada|upgrade/mac#download]].&lt;/span&gt;&lt;/p&gt;
    &lt;/div&gt;
 </t>
         </is>
       </c>
-      <c r="D67" t="inlineStr"/>
-[...24 lines deleted...]
-      </c>
       <c r="D68" t="inlineStr"/>
       <c r="E68" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F68" t="inlineStr"/>
       <c r="G68" t="inlineStr"/>
       <c r="H68" t="inlineStr">
         <is>
-          <t>type: Bullet: '1. '</t>
+          <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr"/>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Click **Flash**.</t>
+          <t>Click the **Select target** button to select your USB stick.</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Feu clic a **Flash**.</t>
+          <t>Feu clic al botó **Selecciona un objectiu** per seleccionar el vostre llapis USB.</t>
         </is>
       </c>
       <c r="D69" t="inlineStr"/>
       <c r="E69" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F69" t="inlineStr"/>
       <c r="G69" t="inlineStr"/>
       <c r="H69" t="inlineStr">
         <is>
           <t>type: Bullet: '1. '</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr"/>
       <c r="B70" t="inlineStr">
         <is>
-          <t xml:space="preserve">   Enter your password if you are asked for it.
-</t>
+          <t>Click **Flash**.</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t xml:space="preserve">   Introduïu la vostra contrasenya si us la demanen.
-</t>
+          <t>Feu clic a **Flash**.</t>
         </is>
       </c>
       <c r="D70" t="inlineStr"/>
       <c r="E70" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F70" t="inlineStr"/>
       <c r="G70" t="inlineStr"/>
       <c r="H70" t="inlineStr">
         <is>
-          <t>type: Plain text</t>
+          <t>type: Bullet: '1. '</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr"/>
       <c r="B71" t="inlineStr">
         <is>
-          <t xml:space="preserve">   The installation takes a few minutes.
+          <t xml:space="preserve">   Enter your password if you are asked for it.
 </t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t xml:space="preserve">   La instal·lació triga uns minuts.
+          <t xml:space="preserve">   Introduïu la vostra contrasenya si us la demanen.
 </t>
         </is>
       </c>
       <c r="D71" t="inlineStr"/>
       <c r="E71" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F71" t="inlineStr"/>
       <c r="G71" t="inlineStr"/>
       <c r="H71" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr"/>
       <c r="B72" t="inlineStr">
         <is>
-          <t xml:space="preserve">   After installing Tails, *balenaEtcher* verifies the
-   installation.
+          <t xml:space="preserve">   The installation takes a few minutes.
 </t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t xml:space="preserve">   Després d'instal·lar Tails, *balenaEtcher* verifica la
-   instal·lació.
+          <t xml:space="preserve">   La instal·lació triga uns minuts.
 </t>
         </is>
       </c>
       <c r="D72" t="inlineStr"/>
       <c r="E72" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F72" t="inlineStr"/>
       <c r="G72" t="inlineStr"/>
       <c r="H72" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr"/>
       <c r="B73" t="inlineStr">
+        <is>
+          <t xml:space="preserve">   After installing Tails, *balenaEtcher* verifies the
+   installation.
+</t>
+        </is>
+      </c>
+      <c r="C73" t="inlineStr">
+        <is>
+          <t xml:space="preserve">   Després d'instal·lar Tails, *balenaEtcher* verifica la
+   instal·lació.
+</t>
+        </is>
+      </c>
+      <c r="D73" t="inlineStr"/>
+      <c r="E73" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F73" t="inlineStr"/>
+      <c r="G73" t="inlineStr"/>
+      <c r="H73" t="inlineStr">
+        <is>
+          <t>type: Plain text</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="inlineStr"/>
+      <c r="B74" t="inlineStr">
         <is>
           <t xml:space="preserve">   &lt;div class="bug"&gt;
    &lt;p&gt;If the verification of &lt;i&gt;balenaEtcher&lt;/i&gt;
    fails, try to install again or try using a different USB
    stick.&lt;/p&gt;
    &lt;/div&gt;
 </t>
         </is>
       </c>
-      <c r="C73" t="inlineStr">
+      <c r="C74" t="inlineStr">
         <is>
           <t xml:space="preserve">   &lt;div class="bug"&gt;
    &lt;p&gt;Si la verificació de &lt;i&gt;balenaEtcher&lt;/i&gt;
    falla, proveu d'instal·lar de nou o proveu d'utilitzar un llapis USB diferent.&lt;/p&gt;
    &lt;/div&gt;
 </t>
         </is>
       </c>
-      <c r="D73" t="inlineStr"/>
-[...24 lines deleted...]
-      </c>
       <c r="D74" t="inlineStr"/>
       <c r="E74" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F74" t="inlineStr"/>
       <c r="G74" t="inlineStr"/>
       <c r="H74" t="inlineStr">
         <is>
-          <t>type: Bullet: '1. '</t>
+          <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr"/>
       <c r="B75" t="inlineStr">
+        <is>
+          <t>Close *balenaEtcher*.</t>
+        </is>
+      </c>
+      <c r="C75" t="inlineStr">
+        <is>
+          <t>Tanqueu *balenaEtcher*.</t>
+        </is>
+      </c>
+      <c r="D75" t="inlineStr"/>
+      <c r="E75" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F75" t="inlineStr"/>
+      <c r="G75" t="inlineStr"/>
+      <c r="H75" t="inlineStr">
+        <is>
+          <t>type: Bullet: '1. '</t>
+        </is>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="inlineStr"/>
+      <c r="B76" t="inlineStr">
         <is>
           <t xml:space="preserve">   &lt;p class="mac upgrade-mac"&gt;
    If a notification about the USB stick not being readable appears,
    click &lt;b&gt;Eject&lt;/b&gt; to eject the USB stick.
    &lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="C75" t="inlineStr">
+      <c r="C76" t="inlineStr">
         <is>
           <t xml:space="preserve">   &lt;p class="mac upgrade-mac"&gt;
    Si apareix una notificació sobre que el llapis USB no es pot llegir,
    feu clic a &lt;b&gt;Expulsa&lt;/b&gt; per expulsar el llapis USB.
    &lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="D75" t="inlineStr"/>
-[...7 lines deleted...]
-      <c r="H75" t="inlineStr">
+      <c r="D76" t="inlineStr"/>
+      <c r="E76" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F76" t="inlineStr"/>
+      <c r="G76" t="inlineStr"/>
+      <c r="H76" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>