--- v0 (2026-06-01)
+++ v1 (2026-08-04)
@@ -871,51 +871,51 @@
         </is>
       </c>
       <c r="D16" t="inlineStr"/>
       <c r="E16" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F16" t="inlineStr"/>
       <c r="G16" t="inlineStr"/>
       <c r="H16" t="inlineStr">
         <is>
           <t>type: Bullet: '- '</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr"/>
       <c r="B17" t="inlineStr">
         <is>
           <t>The upgrade is much smaller to download than a full USB image.</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>- L'actualització és molt més petita per baixar que una imatge USB completa.</t>
+          <t>'- L'actualització és molt més petita per baixar que una imatge USB completa.</t>
         </is>
       </c>
       <c r="D17" t="inlineStr"/>
       <c r="E17" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F17" t="inlineStr"/>
       <c r="G17" t="inlineStr"/>
       <c r="H17" t="inlineStr">
         <is>
           <t>type: Bullet: '- '</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr"/>
       <c r="B18" t="inlineStr">
         <is>
           <t>The upgrade mechanism includes cryptographic verification of the upgrade.  You don't have to verify the USB image yourself anymore.</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
@@ -949,51 +949,51 @@
         </is>
       </c>
       <c r="D19" t="inlineStr"/>
       <c r="E19" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F19" t="inlineStr"/>
       <c r="G19" t="inlineStr"/>
       <c r="H19" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr"/>
       <c r="B20" t="inlineStr">
         <is>
           <t>A Tails USB stick</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>- Un llapis USB de Tails</t>
+          <t>'- Un llapis USB de Tails</t>
         </is>
       </c>
       <c r="D20" t="inlineStr"/>
       <c r="E20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F20" t="inlineStr"/>
       <c r="G20" t="inlineStr"/>
       <c r="H20" t="inlineStr">
         <is>
           <t>type: Bullet: '- '</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr"/>
       <c r="B21" t="inlineStr">
         <is>
           <t>An Internet connection</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
@@ -1162,51 +1162,51 @@
         </is>
       </c>
       <c r="D27" t="inlineStr"/>
       <c r="E27" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F27" t="inlineStr"/>
       <c r="G27" t="inlineStr"/>
       <c r="H27" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr"/>
       <c r="B28" t="inlineStr">
         <is>
           <t>If an error occurs while installing the upgrade, *Tails Upgrader* asks you to visit:</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>- Si es produeix un error durant la instal·lació de l'actualització:</t>
+          <t>'- Si es produeix un error durant la instal·lació de l'actualització:</t>
         </is>
       </c>
       <c r="D28" t="inlineStr"/>
       <c r="E28" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F28" t="inlineStr"/>
       <c r="G28" t="inlineStr"/>
       <c r="H28" t="inlineStr">
         <is>
           <t>type: Bullet: '- '</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr"/>
       <c r="B29" t="inlineStr">
         <is>
           <t xml:space="preserve">  [[file:///usr/share/doc/tails/website/doc/upgrade/error/install.en.html|upgrade/error/install]]
 </t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
@@ -1296,51 +1296,51 @@
         </is>
       </c>
       <c r="D32" t="inlineStr"/>
       <c r="E32" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F32" t="inlineStr"/>
       <c r="G32" t="inlineStr"/>
       <c r="H32" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr"/>
       <c r="B33" t="inlineStr">
         <is>
           <t>No automatic upgrade is available from our website for this version.</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>- No hi ha cap actualització automàtica disponible al nostre lloc web per a aquesta versió.</t>
+          <t>'- No hi ha cap actualització automàtica disponible al nostre lloc web per a aquesta versió.</t>
         </is>
       </c>
       <c r="D33" t="inlineStr"/>
       <c r="E33" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F33" t="inlineStr"/>
       <c r="G33" t="inlineStr"/>
       <c r="H33" t="inlineStr">
         <is>
           <t>type: Bullet: '- '</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr"/>
       <c r="B34" t="inlineStr">
         <is>
           <t>The automatic upgrade is impossible for technical reasons (not enough memory, not enough free space on the USB stick, and so on). For example, if you get the following error message:</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
@@ -1376,51 +1376,51 @@
         </is>
       </c>
       <c r="D35" t="inlineStr"/>
       <c r="E35" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F35" t="inlineStr"/>
       <c r="G35" t="inlineStr"/>
       <c r="H35" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr"/>
       <c r="B36" t="inlineStr">
         <is>
           <t>The automatic upgrade failed and you need to repair a Tails USB stick.</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>- L'actualització automàtica ha fallat i heu de reparar un llapis USB de Tails.</t>
+          <t>'- L'actualització automàtica ha fallat i heu de reparar un llapis USB de Tails.</t>
         </is>
       </c>
       <c r="D36" t="inlineStr"/>
       <c r="E36" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F36" t="inlineStr"/>
       <c r="G36" t="inlineStr"/>
       <c r="H36" t="inlineStr">
         <is>
           <t>type: Bullet: '- '</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr"/>
       <c r="B37" t="inlineStr">
         <is>
           <t>You want to upgrade by cloning from another Tails USB stick which is already up-to-date, for example, when working offline or with a slow Internet connection.</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
@@ -1602,103 +1602,103 @@
         </is>
       </c>
       <c r="D43" t="inlineStr"/>
       <c r="E43" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F43" t="inlineStr"/>
       <c r="G43" t="inlineStr"/>
       <c r="H43" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr"/>
       <c r="B44" t="inlineStr">
         <is>
           <t>[[Download and upgrade|doc/upgrade/#download]] (below)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>- [[Baixada i actualització|doc/upgrade/#download]] (a sota)</t>
+          <t>'- [[Baixada i actualització|doc/upgrade/#download]] (a sota)</t>
         </is>
       </c>
       <c r="D44" t="inlineStr"/>
       <c r="E44" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F44" t="inlineStr"/>
       <c r="G44" t="inlineStr"/>
       <c r="H44" t="inlineStr">
         <is>
           <t>type: Bullet: '- '</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr"/>
       <c r="B45" t="inlineStr">
         <is>
           <t>[[Upgrade by cloning from another Tails|doc/upgrade/#clone]] (below)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>- [[Actualitzar clonant des d'un altre Tails|doc/upgrade/#clone]] (a sota)</t>
+          <t>'- [[Actualitzar clonant des d'un altre Tails|doc/upgrade/#clone]] (a sota)</t>
         </is>
       </c>
       <c r="D45" t="inlineStr"/>
       <c r="E45" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F45" t="inlineStr"/>
       <c r="G45" t="inlineStr"/>
       <c r="H45" t="inlineStr">
         <is>
           <t>type: Bullet: '- '</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr"/>
       <c r="B46" t="inlineStr">
         <is>
           <t>[[Burn a new Tails DVD|install/dvd]]</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>- [[Gravar un nou DVD de Tails|install/dvd]]</t>
+          <t>'- [[Gravar un nou DVD de Tails|install/dvd]]</t>
         </is>
       </c>
       <c r="D46" t="inlineStr"/>
       <c r="E46" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F46" t="inlineStr"/>
       <c r="G46" t="inlineStr"/>
       <c r="H46" t="inlineStr">
         <is>
           <t>type: Bullet: '- '</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr"/>
       <c r="B47" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;h2 id="download"&gt;Download and upgrade&lt;/h2&gt;
 </t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
@@ -1734,51 +1734,51 @@
         </is>
       </c>
       <c r="D48" t="inlineStr"/>
       <c r="E48" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F48" t="inlineStr"/>
       <c r="G48" t="inlineStr"/>
       <c r="H48" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr"/>
       <c r="B49" t="inlineStr">
         <is>
           <t>Your Tails USB stick</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>- El vostre llapis USB de Tails</t>
+          <t>'- El vostre llapis USB de Tails</t>
         </is>
       </c>
       <c r="D49" t="inlineStr"/>
       <c r="E49" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F49" t="inlineStr"/>
       <c r="G49" t="inlineStr"/>
       <c r="H49" t="inlineStr">
         <is>
           <t>type: Bullet: '- '</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr"/>
       <c r="B50" t="inlineStr">
         <is>
           <t>Another empty USB stick &lt;small&gt;(at least 8 GB)&lt;/small&gt;&amp;nbsp;[[!toggle id="why_extra" text="Why?"]]</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
@@ -1812,51 +1812,51 @@
         </is>
       </c>
       <c r="D51" t="inlineStr"/>
       <c r="E51" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F51" t="inlineStr"/>
       <c r="G51" t="inlineStr"/>
       <c r="H51" t="inlineStr">
         <is>
           <t>type: Bullet: '- '</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr"/>
       <c r="B52" t="inlineStr">
         <is>
           <t>½ hour to upgrade</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>- Mitja hora per actualitzar</t>
+          <t>'- Mitja hora per actualitzar</t>
         </is>
       </c>
       <c r="D52" t="inlineStr"/>
       <c r="E52" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F52" t="inlineStr"/>
       <c r="G52" t="inlineStr"/>
       <c r="H52" t="inlineStr">
         <is>
           <t>type: Bullet: '- '</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr"/>
       <c r="B53" t="inlineStr">
         <is>
           <t xml:space="preserve">[[!toggleable id="why_extra" text="""
 </t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
@@ -1928,129 +1928,129 @@
         </is>
       </c>
       <c r="D55" t="inlineStr"/>
       <c r="E55" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F55" t="inlineStr"/>
       <c r="G55" t="inlineStr"/>
       <c r="H55" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr"/>
       <c r="B56" t="inlineStr">
         <is>
           <t>[[Downloading and upgrading from your Tails|upgrade/tails]] (more secure)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>- [[Baixada i actualització des del vostre Tails|upgrade/tails]] (més segur)</t>
+          <t>'- [[Baixada i actualització des del vostre Tails|upgrade/tails]] (més segur)</t>
         </is>
       </c>
       <c r="D56" t="inlineStr"/>
       <c r="E56" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F56" t="inlineStr"/>
       <c r="G56" t="inlineStr"/>
       <c r="H56" t="inlineStr">
         <is>
           <t>type: Bullet: '- '</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr"/>
       <c r="B57" t="inlineStr">
         <is>
           <t>[[Downloading and upgrading from Windows|upgrade/windows]] (more convenient)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>- [[Baixada i actualització des de Windows|upgrade/windows]] (més convenient)</t>
+          <t>'- [[Baixada i actualització des de Windows|upgrade/windows]] (més convenient)</t>
         </is>
       </c>
       <c r="D57" t="inlineStr"/>
       <c r="E57" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F57" t="inlineStr"/>
       <c r="G57" t="inlineStr"/>
       <c r="H57" t="inlineStr">
         <is>
           <t>type: Bullet: '- '</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr"/>
       <c r="B58" t="inlineStr">
         <is>
           <t>[[Downloading and upgrading from macOS|upgrade/mac]] (more convenient)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>- [[Baixada i actualització des de macOS|upgrade/mac]] (més convenient)</t>
+          <t>'- [[Baixada i actualització des de macOS|upgrade/mac]] (més convenient)</t>
         </is>
       </c>
       <c r="D58" t="inlineStr"/>
       <c r="E58" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F58" t="inlineStr"/>
       <c r="G58" t="inlineStr"/>
       <c r="H58" t="inlineStr">
         <is>
           <t>type: Bullet: '- '</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr"/>
       <c r="B59" t="inlineStr">
         <is>
           <t>[[Downloading and upgrading from Linux|upgrade/linux]] (more convenient)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>- [[Baixada i actualització des de Linux|upgrade/linux]] (més convenient)</t>
+          <t>'- [[Baixada i actualització des de Linux|upgrade/linux]] (més convenient)</t>
         </is>
       </c>
       <c r="D59" t="inlineStr"/>
       <c r="E59" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F59" t="inlineStr"/>
       <c r="G59" t="inlineStr"/>
       <c r="H59" t="inlineStr">
         <is>
           <t>type: Bullet: '- '</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr"/>
       <c r="B60" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;div class="caution"&gt;
 </t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
@@ -2144,103 +2144,103 @@
         </is>
       </c>
       <c r="D63" t="inlineStr"/>
       <c r="E63" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F63" t="inlineStr"/>
       <c r="G63" t="inlineStr"/>
       <c r="H63" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr"/>
       <c r="B64" t="inlineStr">
         <is>
           <t>Another up-to-date Tails (USB stick or DVD)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>- Un altre Tails actualitzat (llapis USB o DVD)</t>
+          <t>'- Un altre Tails actualitzat (llapis USB o DVD)</t>
         </is>
       </c>
       <c r="D64" t="inlineStr"/>
       <c r="E64" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F64" t="inlineStr"/>
       <c r="G64" t="inlineStr"/>
       <c r="H64" t="inlineStr">
         <is>
           <t>type: Bullet: '- '</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr"/>
       <c r="B65" t="inlineStr">
         <is>
           <t>¼ hour to upgrade</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>- Un quart d'hora per actualitzar</t>
+          <t>'- Un quart d'hora per actualitzar</t>
         </is>
       </c>
       <c r="D65" t="inlineStr"/>
       <c r="E65" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F65" t="inlineStr"/>
       <c r="G65" t="inlineStr"/>
       <c r="H65" t="inlineStr">
         <is>
           <t>type: Bullet: '- '</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr"/>
       <c r="B66" t="inlineStr">
         <is>
           <t>[[Cloning from another Tails|upgrade/clone]]</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>- [[Clonar des d'un altre Tails|upgrade/clone]]</t>
+          <t>'- [[Clonar des d'un altre Tails|upgrade/clone]]</t>
         </is>
       </c>
       <c r="D66" t="inlineStr"/>
       <c r="E66" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F66" t="inlineStr"/>
       <c r="G66" t="inlineStr"/>
       <c r="H66" t="inlineStr">
         <is>
           <t>type: Bullet: '- '</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>