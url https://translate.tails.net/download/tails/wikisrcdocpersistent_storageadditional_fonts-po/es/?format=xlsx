--- v0 (2026-04-03)
+++ v1 (2026-06-04)
@@ -468,90 +468,90 @@
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>context</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>translator_comments</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>developer_comments</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr"/>
       <c r="B2" t="inlineStr">
         <is>
           <t xml:space="preserve">[[!meta title="Installing additional fonts"]]
 </t>
         </is>
       </c>
-      <c r="C2" t="inlineStr"/>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">[[!meta title="Instalación de fuentes adicionales"]]
+</t>
+        </is>
+      </c>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F2" t="inlineStr"/>
-      <c r="G2" t="inlineStr">
-[...4 lines deleted...]
-      </c>
+      <c r="G2" t="inlineStr"/>
       <c r="H2" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr"/>
       <c r="B3" t="inlineStr">
         <is>
           <t>You can install additional fonts in Tails to use in *LibreOffice*, *Inkscape*, or *GIMP*.</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr"/>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>Puedes instalar fuentes adicionales en Tails para usarlas en *LibreOffice*, *Inkscape* o *GIMP*.</t>
+        </is>
+      </c>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F3" t="inlineStr"/>
-      <c r="G3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G3" t="inlineStr"/>
       <c r="H3" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr"/>
       <c r="B4" t="inlineStr">
         <is>
           <t>To do so:</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Para ello:</t>
         </is>
       </c>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F4" t="inlineStr"/>