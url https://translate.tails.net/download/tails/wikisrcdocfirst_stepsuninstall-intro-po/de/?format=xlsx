--- v0 (2026-04-04)
+++ v1 (2026-08-07)
@@ -464,62 +464,62 @@
       <c r="E1" t="inlineStr">
         <is>
           <t>fuzzy</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>context</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>translator_comments</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>developer_comments</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr"/>
       <c r="B2" t="inlineStr">
         <is>
-          <t>To uninstall Tails from a USB stick, and use it for something else, you have to reset it.</t>
+          <t>To uninstall Tails from a USB stick, and use it for something else, you have to format it.</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Um Tails von einem USB-Stick zu deinstallieren, damit dieser für etwas anderes zu verwendet werden kann, müssen Sie diesen zurücksetzen.</t>
         </is>
       </c>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F2" t="inlineStr"/>
       <c r="G2" t="inlineStr"/>
       <c r="H2" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr"/>
       <c r="B3" t="inlineStr">
         <is>
           <t>The content of the USB stick is lost in the operation, but an attacker might still be able to tell that Tails was installed on that USB stick using [[data recovery techniques|doc/encryption_and_privacy/secure_deletion]].</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Der Inhalt des USB-Sticks geht bei der Operation verloren, aber ein Angreifer könnte möglicherweise dennoch feststellen, dass Tails auf diesem USB-Stick installiert war, indem er [[Datenwiederherstellungstechniken|doc/encryption_and_privacy/secure_deletion]] verwendet.</t>
         </is>
       </c>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>