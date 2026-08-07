--- v0 (2026-04-03)
+++ v1 (2026-08-07)
@@ -464,62 +464,62 @@
       <c r="E1" t="inlineStr">
         <is>
           <t>fuzzy</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>context</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>translator_comments</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>developer_comments</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr"/>
       <c r="B2" t="inlineStr">
         <is>
-          <t>To uninstall Tails from a USB stick, and use it for something else, you have to reset it.</t>
+          <t>To uninstall Tails from a USB stick, and use it for something else, you have to format it.</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Per desinstal·lar Tails d'un llapis USB i utilitzar-lo per a una altra cosa, l'heu de reinicialitzar.</t>
         </is>
       </c>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F2" t="inlineStr"/>
       <c r="G2" t="inlineStr"/>
       <c r="H2" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr"/>
       <c r="B3" t="inlineStr">
         <is>
           <t>The content of the USB stick is lost in the operation, but an attacker might still be able to tell that Tails was installed on that USB stick using [[data recovery techniques|doc/encryption_and_privacy/secure_deletion]].</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>El contingut del llapis USB es perd durant l'operació, però un atacant potser encara pot veure que Tails s'ha instal·lat en aquest llapis USB fent servir [[tècniques de recuperació de dades|doc/encryption_and_privacy/secure_deletion]].</t>
         </is>
       </c>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>