--- v0 (2026-01-30)
+++ v1 (2026-08-03)
@@ -523,81 +523,81 @@
         </is>
       </c>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F3" t="inlineStr"/>
       <c r="G3" t="inlineStr"/>
       <c r="H3" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr"/>
       <c r="B4" t="inlineStr">
         <is>
           <t>[[Starting Tails on PC|pc]]</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>- [[Iniciando Tails em um PC|pc]]</t>
+          <t>'- [[Iniciando Tails em um PC|pc]]</t>
         </is>
       </c>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F4" t="inlineStr"/>
       <c r="G4" t="inlineStr">
         <is>
           <t>Suggested in Weblate: [[Iniciando Tails em um PC|pc]]</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>type: Bullet: '- '</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr"/>
       <c r="B5" t="inlineStr">
         <is>
           <t>[[Starting Tails on Mac|mac]]</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>- [[Iniciando Tails em um Mac|mac]]</t>
+          <t>'- [[Iniciando Tails em um Mac|mac]]</t>
         </is>
       </c>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F5" t="inlineStr"/>
       <c r="G5" t="inlineStr">
         <is>
           <t>Suggested in Weblate: [[Iniciando Tails em um Mac|mac]]</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>type: Bullet: '- '</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 