--- v0 (2025-10-30)
+++ v1 (2026-06-02)
@@ -809,117 +809,133 @@
         <is>
           <t>Suggested in Weblate: No painel direito é exibido um esquema das partições do seu disco rígido interno.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>type: Bullet: '1. '</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr"/>
       <c r="B14" t="inlineStr">
         <is>
           <t>Select the partition of your internal hard disk that you want to access.</t>
         </is>
       </c>
       <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr"/>
       <c r="E14" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F14" t="inlineStr"/>
-      <c r="G14" t="inlineStr"/>
+      <c r="G14" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Selecione a partição do seu disco rígido interno que você deseja acessar.</t>
+        </is>
+      </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>type: Bullet: '1. '</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr"/>
       <c r="B15" t="inlineStr">
         <is>
           <t>In the **Authentication Required** dialog, enter your administration password.</t>
         </is>
       </c>
       <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr"/>
       <c r="E15" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F15" t="inlineStr"/>
-      <c r="G15" t="inlineStr"/>
+      <c r="G15" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Na caixa de diálogo **Autenticação necessária**, insira sua senha de administrador.</t>
+        </is>
+      </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>type: Bullet: '1. '</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr"/>
       <c r="B16" t="inlineStr">
         <is>
           <t>Select the [[!img lib/media-playback-start.png alt="Mount selected partition" class="symbolic" link="no"]] button to mount the partition.</t>
         </is>
       </c>
       <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr"/>
       <c r="E16" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F16" t="inlineStr"/>
-      <c r="G16" t="inlineStr"/>
+      <c r="G16" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Selecione o botão [[!img lib/media-playback-start.png alt="Montar partição selecionada" class="symbolic" link="no"]] para montar a partição.</t>
+        </is>
+      </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>type: Bullet: '1. '</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr"/>
       <c r="B17" t="inlineStr">
         <is>
           <t>Select the */media/amnesia/* link to open the volume in the *Files* browser.</t>
         </is>
       </c>
       <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr"/>
       <c r="E17" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F17" t="inlineStr"/>
-      <c r="G17" t="inlineStr"/>
+      <c r="G17" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Selecione o link */media/amnesia/* para abrir o volume no navegador *Arquivos*.</t>
+        </is>
+      </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>type: Bullet: '1. '</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr"/>
       <c r="B18" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;If your usual operating system is in
 hibernation, accessing it might corrupt your file system. Only access your disk
 if your system was shut down entirely.&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="C18" t="inlineStr"/>
       <c r="D18" t="inlineStr"/>
       <c r="E18" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F18" t="inlineStr"/>
       <c r="G18" t="inlineStr">