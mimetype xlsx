--- v0 (2026-04-20)
+++ v1 (2026-10-01)
@@ -1425,57 +1425,57 @@
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Verweisen Sie auf den [[Fingerprint-Bereich unserer Liste bekannter Probleme |support/known_issues#fingerprint]], um zu erfahren, ob es Unterschiede zwischen den Fingerprints des &lt;span class="application"&gt;Tor Browsers&lt;/span&gt; innerhalb und außerhalb von Tails gibt.</t>
         </is>
       </c>
       <c r="D37" t="inlineStr"/>
       <c r="E37" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F37" t="inlineStr"/>
       <c r="G37" t="inlineStr"/>
       <c r="H37" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr"/>
       <c r="B38" t="inlineStr">
         <is>
-          <t xml:space="preserve">--&gt;
+          <t xml:space="preserve">'--&gt;
 </t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t xml:space="preserve">--&gt;
+          <t xml:space="preserve">'--&gt;
 </t>
         </is>
       </c>
       <c r="D38" t="inlineStr"/>
       <c r="E38" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F38" t="inlineStr"/>
       <c r="G38" t="inlineStr"/>
       <c r="H38" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr"/>
       <c r="B39" t="inlineStr">
         <is>
           <t>A difference is that Tails includes the *uBlock Origin* extension, which removes advertisements. If an attacker can determine that you are not downloading the advertisements that are included in a webpage, that could reveal that you are a Tails user.</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
@@ -2491,103 +2491,103 @@
         </is>
       </c>
       <c r="D76" t="inlineStr"/>
       <c r="E76" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F76" t="inlineStr"/>
       <c r="G76" t="inlineStr"/>
       <c r="H76" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr"/>
       <c r="B77" t="inlineStr">
         <is>
           <t>Closes all open tabs.</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>- Schließt alle offenen Tabs.</t>
+          <t>'- Schließt alle offenen Tabs.</t>
         </is>
       </c>
       <c r="D77" t="inlineStr"/>
       <c r="E77" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F77" t="inlineStr"/>
       <c r="G77" t="inlineStr"/>
       <c r="H77" t="inlineStr">
         <is>
           <t>type: Bullet: '- '</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr"/>
       <c r="B78" t="inlineStr">
         <is>
           <t>Clears the session state including cache, history, and cookies.</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>- Löscht den Sitzungsstatus inklusive Cache, Verlauf und Cookies.</t>
+          <t>'- Löscht den Sitzungsstatus inklusive Cache, Verlauf und Cookies.</t>
         </is>
       </c>
       <c r="D78" t="inlineStr"/>
       <c r="E78" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F78" t="inlineStr"/>
       <c r="G78" t="inlineStr"/>
       <c r="H78" t="inlineStr">
         <is>
           <t>type: Bullet: '- '</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr"/>
       <c r="B79" t="inlineStr">
         <is>
           <t>Closes all existing web connections and creates new Tor circuits.</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>- Beendet alle bestehenden Webverbindungen und erstellt neue Tor-Verbindungen.</t>
+          <t>'- Beendet alle bestehenden Webverbindungen und erstellt neue Tor-Verbindungen.</t>
         </is>
       </c>
       <c r="D79" t="inlineStr"/>
       <c r="E79" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F79" t="inlineStr"/>
       <c r="G79" t="inlineStr"/>
       <c r="H79" t="inlineStr">
         <is>
           <t>type: Bullet: '- '</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr"/>
       <c r="B80" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;div class="caution"&gt;
 </t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
@@ -2761,51 +2761,51 @@
         </is>
       </c>
       <c r="D86" t="inlineStr"/>
       <c r="E86" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F86" t="inlineStr"/>
       <c r="G86" t="inlineStr"/>
       <c r="H86" t="inlineStr">
         <is>
           <t>type: Bullet: '- '</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr"/>
       <c r="B87" t="inlineStr">
         <is>
           <t>Allow you to disable JavaScript completely on some websites only.</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>- Ermöglicht es Ihnen, JavaScript nur auf bestimmten Websites vollständig zu deaktivieren.</t>
+          <t>'- Ermöglicht es Ihnen, JavaScript nur auf bestimmten Websites vollständig zu deaktivieren.</t>
         </is>
       </c>
       <c r="D87" t="inlineStr"/>
       <c r="E87" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F87" t="inlineStr"/>
       <c r="G87" t="inlineStr"/>
       <c r="H87" t="inlineStr">
         <is>
           <t>type: Bullet: '- '</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr"/>
       <c r="B88" t="inlineStr">
         <is>
           <t>For more information, you can refer to the NoScript [website](http://noscript.net/) and [features](http://noscript.net/features).</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>