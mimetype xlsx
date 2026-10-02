--- v0 (2026-02-17)
+++ v1 (2026-10-02)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H103"/>
+  <dimension ref="A1:H124"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>location</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>source</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>target</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -492,2769 +492,3251 @@
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t xml:space="preserve">[[!meta title="Inviare email e leggere notizie con Thunderbird"]]
 </t>
         </is>
       </c>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F2" t="inlineStr"/>
       <c r="G2" t="inlineStr"/>
       <c r="H2" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr"/>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Tails includes *Thunderbird* for:</t>
-[...6 lines deleted...]
-      </c>
+          <t>We recommend using [[*Thunderbird*|https://www.thunderbird.net/]] in Tails for:</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F3" t="inlineStr"/>
       <c r="G3" t="inlineStr"/>
       <c r="H3" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr"/>
       <c r="B4" t="inlineStr">
         <is>
           <t>Reading and writing emails</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>- Leggere e scrivere email</t>
+          <t>'- Leggere e scrivere email</t>
         </is>
       </c>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F4" t="inlineStr"/>
       <c r="G4" t="inlineStr"/>
       <c r="H4" t="inlineStr">
         <is>
           <t>type: Bullet: '- '</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr"/>
       <c r="B5" t="inlineStr">
         <is>
           <t>Reading [[!wikipedia RSS]] and [[!wikipedia Atom_(Web_standard) desc="Atom"]] feeds for news and blogs</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Leggere feed [[!wikipedia_it RSS]] e [[!wikipedia_it Atom]] da siti d'informazione e blog</t>
         </is>
       </c>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F5" t="inlineStr"/>
       <c r="G5" t="inlineStr"/>
       <c r="H5" t="inlineStr">
         <is>
           <t>type: Bullet: '- '</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr"/>
       <c r="B6" t="inlineStr">
         <is>
-          <t xml:space="preserve">[[!toc levels=2]]
-</t>
+          <t>For more documentation, visit the official [*Thunderbird* Support](https://support.mozilla.org/en-US/products/thunderbird) website.</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t xml:space="preserve">[[!toc levels=2]]
-</t>
+          <t>Per ulteriore documentazione visita il sito [*Thunderbird* Support](https://support.mozilla.org/it/products/thunderbird) ufficiale.</t>
         </is>
       </c>
       <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F6" t="inlineStr"/>
       <c r="G6" t="inlineStr"/>
       <c r="H6" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr"/>
       <c r="B7" t="inlineStr">
         <is>
-          <t>To open *Thunderbird*, choose **Apps&amp;nbsp;▸ Internet&amp;nbsp;▸ Thunderbird**.</t>
+          <t xml:space="preserve">&lt;div class="bug"&gt;
+</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>Per avviare *Thunderbird* seleziona **Applicazioni&amp;nbsp;▸ Internet&amp;nbsp;▸ Thunderbird**.</t>
+          <t xml:space="preserve">&lt;div class="bug"&gt;
+</t>
         </is>
       </c>
       <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F7" t="inlineStr"/>
       <c r="G7" t="inlineStr"/>
       <c r="H7" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr"/>
       <c r="B8" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;div class="tip"&gt;
+          <t xml:space="preserve">&lt;p&gt;The &lt;a href="https://support.mozilla.org/en-US/kb/instant-messaging-and-chat"&gt;chat
+features of &lt;i&gt;Thunderbird&lt;/i&gt;&lt;/a&gt; don't work in Tails.&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;div class="tip"&gt;
+          <t xml:space="preserve">&lt;p&gt;Le funzionalità di &lt;a href="https://support.mozilla.org/it/kb/messaggistica-istantanea-chat"&gt;messaggistica istantanea e chat
+di &lt;i&gt;Thunderbird&lt;/i&gt;&lt;/a&gt; non funzionano su Tails.&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F8" t="inlineStr"/>
       <c r="G8" t="inlineStr"/>
       <c r="H8" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr"/>
       <c r="B9" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;To store your
-[...2 lines deleted...]
-feature of the Persistent Storage.&lt;/p&gt;
+          <t xml:space="preserve">&lt;/div&gt;
 </t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Per archiviare le tue
-[...2 lines deleted...]
-funzionalità dell'Archivio Persistente.&lt;/p&gt;
+          <t xml:space="preserve">&lt;/div&gt;
 </t>
         </is>
       </c>
       <c r="D9" t="inlineStr"/>
       <c r="E9" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F9" t="inlineStr"/>
       <c r="G9" t="inlineStr"/>
       <c r="H9" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr"/>
       <c r="B10" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;/div&gt;
+          <t xml:space="preserve">[[!toc startlevel=2]]
 </t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;/div&gt;
+          <t xml:space="preserve">[[!toc startlevel=2]]
 </t>
         </is>
       </c>
       <c r="D10" t="inlineStr"/>
       <c r="E10" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F10" t="inlineStr"/>
       <c r="G10" t="inlineStr"/>
       <c r="H10" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr"/>
       <c r="B11" t="inlineStr">
         <is>
-          <t>For more documentation, visit the official [*Thunderbird* Support](https://support.mozilla.org/en-US/products/thunderbird) website.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Installing *Thunderbird* as additional software</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr"/>
       <c r="E11" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F11" t="inlineStr"/>
       <c r="G11" t="inlineStr"/>
       <c r="H11" t="inlineStr">
         <is>
-          <t>type: Plain text</t>
+          <t>type: Title ##</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr"/>
       <c r="B12" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;div class="bug"&gt;
-[...8 lines deleted...]
-      </c>
+          <t xml:space="preserve">*Thunderbird* is no longer included by default since Tails 7.8 (May 2026).
+</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr"/>
       <c r="E12" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F12" t="inlineStr"/>
       <c r="G12" t="inlineStr"/>
       <c r="H12" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr"/>
       <c r="B13" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;The &lt;a href="https://support.mozilla.org/en-US/kb/instant-messaging-and-chat"&gt;chat
-[...10 lines deleted...]
-      </c>
+          <t>You can install *Thunderbird* as [[additional software|persistent_storage/additional_software]].</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr"/>
       <c r="E13" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F13" t="inlineStr"/>
       <c r="G13" t="inlineStr"/>
       <c r="H13" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr"/>
       <c r="B14" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;h1 id="account"&gt;Configuring an email account&lt;/h1&gt;
-[...8 lines deleted...]
-      </c>
+          <t>A new version of *Thunderbird* is released in Debian shortly after each Tails release, because both *Tails* and *Thunderbird* follow the [[release calendar of *Firefox*|https://whattrainisitnow.com/calendar/]]. As a consequence, until Tails 7.5 (February 2026), the version of *Thunderbird* in Tails was almost always outdated, with known security vulnerabilities.</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr"/>
       <c r="E14" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F14" t="inlineStr"/>
       <c r="G14" t="inlineStr"/>
       <c r="H14" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr"/>
       <c r="B15" t="inlineStr">
         <is>
-          <t>When opening *Thunderbird* for the first time, an assistant appears to help you configure and access your email account.</t>
-[...6 lines deleted...]
-      </c>
+          <t>By installing *Thunderbird* as additional software, the latest version of *Thunderbird* is installed automatically from your Persistent Storage each time you start Tails.</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr"/>
       <c r="E15" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F15" t="inlineStr"/>
       <c r="G15" t="inlineStr"/>
       <c r="H15" t="inlineStr">
         <is>
-          <t>type: Bullet: '1. '</t>
+          <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr"/>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Enter your name, email address, and password into the corresponding fields.</t>
-[...6 lines deleted...]
-      </c>
+          <t>To install *Thunderbird* as additional software:</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr"/>
       <c r="E16" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F16" t="inlineStr"/>
       <c r="G16" t="inlineStr"/>
       <c r="H16" t="inlineStr">
         <is>
-          <t>type: Bullet: '1. '</t>
+          <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr"/>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Click **Continue**.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Choose **Apps&amp;nbsp;▸ Tails&amp;nbsp;▸ Persistent Storage** to open the Persistent Storage settings.</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr"/>
       <c r="E17" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F17" t="inlineStr"/>
       <c r="G17" t="inlineStr"/>
       <c r="H17" t="inlineStr">
         <is>
           <t>type: Bullet: '1. '</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr"/>
       <c r="B18" t="inlineStr">
         <is>
-          <t>The assistant tries to configure automatically the correct settings to connect to your email provider based on your email address.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Create a Persistent Storage if you don't have one already.</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr"/>
       <c r="D18" t="inlineStr"/>
       <c r="E18" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F18" t="inlineStr"/>
       <c r="G18" t="inlineStr"/>
       <c r="H18" t="inlineStr">
         <is>
-          <t>type: Bullet: '1. '</t>
+          <t>type: Bullet: '   1. '</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr"/>
       <c r="B19" t="inlineStr">
         <is>
-          <t xml:space="preserve">   If the automatic configuration fails, consult your email provider
-[...10 lines deleted...]
-      </c>
+          <t>Make sure that the **Additional Software** feature is turned on.</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr"/>
       <c r="D19" t="inlineStr"/>
       <c r="E19" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F19" t="inlineStr"/>
       <c r="G19" t="inlineStr"/>
       <c r="H19" t="inlineStr">
         <is>
-          <t>type: Plain text</t>
+          <t>type: Bullet: '   1. '</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr"/>
       <c r="B20" t="inlineStr">
         <is>
-          <t>If the automatic configuration succeeds, you might have to specify which protocol to use to connect to your email provider, either **IMAP** or **POP**.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Turn on the **Thunderbird Email Client** feature.</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr"/>
       <c r="D20" t="inlineStr"/>
       <c r="E20" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F20" t="inlineStr"/>
       <c r="G20" t="inlineStr"/>
       <c r="H20" t="inlineStr">
         <is>
-          <t>type: Bullet: '1. '</t>
+          <t>type: Bullet: '   1. '</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr"/>
       <c r="B21" t="inlineStr">
+        <is>
+          <t>Close the Persistent Storage settings.</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr"/>
+      <c r="D21" t="inlineStr"/>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr"/>
+      <c r="G21" t="inlineStr"/>
+      <c r="H21" t="inlineStr">
+        <is>
+          <t>type: Bullet: '   1. '</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="inlineStr"/>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>Restart Tails.</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr"/>
+      <c r="D22" t="inlineStr"/>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr"/>
+      <c r="G22" t="inlineStr"/>
+      <c r="H22" t="inlineStr">
+        <is>
+          <t>type: Bullet: '1. '</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="inlineStr"/>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">   &lt;div class="tip"&gt;
+</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">   &lt;div class="tip"&gt;
+</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr"/>
+      <c r="E23" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr"/>
+      <c r="G23" t="inlineStr"/>
+      <c r="H23" t="inlineStr">
+        <is>
+          <t>type: Plain text</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="inlineStr"/>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">   &lt;p&gt;To reopen this page after restarting Tails, choose &lt;b&gt;Apps&amp;nbsp;▸
+   Tails&amp;nbsp;▸ Tails Documentation&lt;/b&gt; and go to &lt;b&gt;Documentation&amp;nbsp;▸
+   Uncensored and anonymous Internet&amp;nbsp;▸ Emailing and reading news with
+   Thunderbird&lt;/b&gt;.&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr"/>
+      <c r="D24" t="inlineStr"/>
+      <c r="E24" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F24" t="inlineStr"/>
+      <c r="G24" t="inlineStr"/>
+      <c r="H24" t="inlineStr">
+        <is>
+          <t>type: Plain text</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="inlineStr"/>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">   &lt;/div&gt;
+</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">   &lt;/div&gt;
+</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr"/>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr"/>
+      <c r="G25" t="inlineStr"/>
+      <c r="H25" t="inlineStr">
+        <is>
+          <t>type: Plain text</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="inlineStr"/>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">   Tails detects that you have both the **Thunderbird Email Client** and **Additional
+   Software** features of the Persistent Storage turned on and automatically
+   adds *Thunderbird* to your list of additional software.
+</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr"/>
+      <c r="D26" t="inlineStr"/>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr"/>
+      <c r="G26" t="inlineStr"/>
+      <c r="H26" t="inlineStr">
+        <is>
+          <t>type: Plain text</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="inlineStr"/>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">   Tails also tries to install as additional software the language package
+   that corresponds to the language of this Tails session, if it exists. To
+   use *Thunderbird* in another language, see [[using *Thunderbird* in
+   another language|thunderbird#language]].
+</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr"/>
+      <c r="D27" t="inlineStr"/>
+      <c r="E27" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr"/>
+      <c r="G27" t="inlineStr"/>
+      <c r="H27" t="inlineStr">
+        <is>
+          <t>type: Plain text</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="inlineStr"/>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>[[Connect to the Tor network.|doc/anonymous_internet/tor]]</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr"/>
+      <c r="D28" t="inlineStr"/>
+      <c r="E28" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr"/>
+      <c r="G28" t="inlineStr"/>
+      <c r="H28" t="inlineStr">
+        <is>
+          <t>type: Bullet: '1. '</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="inlineStr"/>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t xml:space="preserve">   *Thunderbird* is downloaded and installed in the background after you
+   connected to the Tor network.
+</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr"/>
+      <c r="D29" t="inlineStr"/>
+      <c r="E29" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr"/>
+      <c r="G29" t="inlineStr"/>
+      <c r="H29" t="inlineStr">
+        <is>
+          <t>type: Plain text</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="inlineStr"/>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t xml:space="preserve">   This first installation can take several minutes. During this time, no
+   *Thunderbird* launcher is available in the **Apps** menu.
+</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr"/>
+      <c r="D30" t="inlineStr"/>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr"/>
+      <c r="G30" t="inlineStr"/>
+      <c r="H30" t="inlineStr">
+        <is>
+          <t>type: Plain text</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="inlineStr"/>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t xml:space="preserve">   &lt;p&gt;If you are comfortable with the command line and [[set up an
+   administration
+   password|doc/first_steps/welcome_screen/administration_password]] when
+   starting Tails, you can execute the following command to track the progress
+   of the download and installation:&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr"/>
+      <c r="D31" t="inlineStr"/>
+      <c r="E31" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F31" t="inlineStr"/>
+      <c r="G31" t="inlineStr"/>
+      <c r="H31" t="inlineStr">
+        <is>
+          <t>type: Plain text</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="inlineStr"/>
+      <c r="B32" t="inlineStr">
+        <is>
+          <t xml:space="preserve">   &lt;p class="command"&gt;sudo journalctl -f -u tails-additional-software-upgrade.service&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t xml:space="preserve">   &lt;p class="command"&gt;sudo journalctl -f -u tails-additional-software-upgrade.service&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="D32" t="inlineStr"/>
+      <c r="E32" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F32" t="inlineStr"/>
+      <c r="G32" t="inlineStr"/>
+      <c r="H32" t="inlineStr">
+        <is>
+          <t>type: Plain text</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="inlineStr"/>
+      <c r="B33" t="inlineStr">
+        <is>
+          <t>After *Thunderbird* is installed, choose **Apps&amp;nbsp;▸ Internet&amp;nbsp;▸ Thunderbird** to open *Thunderbird*.</t>
+        </is>
+      </c>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t>Per avviare *Thunderbird* seleziona **Applicazioni&amp;nbsp;▸ Internet&amp;nbsp;▸ Thunderbird**.</t>
+        </is>
+      </c>
+      <c r="D33" t="inlineStr"/>
+      <c r="E33" t="inlineStr">
+        <is>
+          <t>True</t>
+        </is>
+      </c>
+      <c r="F33" t="inlineStr"/>
+      <c r="G33" t="inlineStr"/>
+      <c r="H33" t="inlineStr">
+        <is>
+          <t>type: Bullet: '1. '</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="inlineStr"/>
+      <c r="B34" t="inlineStr">
+        <is>
+          <t xml:space="preserve">   *Thunderbird* will be reinstalled automatically every time you start Tails.
+   Future installations will be much faster since *Thunderbird* is already
+   downloaded to your Persistent Storage.
+</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr"/>
+      <c r="D34" t="inlineStr"/>
+      <c r="E34" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F34" t="inlineStr"/>
+      <c r="G34" t="inlineStr"/>
+      <c r="H34" t="inlineStr">
+        <is>
+          <t>type: Plain text</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="inlineStr"/>
+      <c r="B35" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;h2 id="account"&gt;Configuring an email account&lt;/h2&gt;
+</t>
+        </is>
+      </c>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;h1 id="account"&gt;Configura una casella di posta&lt;/h1&gt;
+</t>
+        </is>
+      </c>
+      <c r="D35" t="inlineStr"/>
+      <c r="E35" t="inlineStr">
+        <is>
+          <t>True</t>
+        </is>
+      </c>
+      <c r="F35" t="inlineStr"/>
+      <c r="G35" t="inlineStr"/>
+      <c r="H35" t="inlineStr">
+        <is>
+          <t>type: Plain text</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="inlineStr"/>
+      <c r="B36" t="inlineStr">
+        <is>
+          <t>When opening *Thunderbird* for the first time, an assistant appears to help you configure and access your email account.</t>
+        </is>
+      </c>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>Quando si avvia *Thunderbird* per la prima volta, compare un assistente per guidarti attraverso il processo di configurazione di *Thunderbird* per accedere al tuo account di posta elettronica.</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr"/>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>True</t>
+        </is>
+      </c>
+      <c r="F36" t="inlineStr"/>
+      <c r="G36" t="inlineStr"/>
+      <c r="H36" t="inlineStr">
+        <is>
+          <t>type: Bullet: '1. '</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="inlineStr"/>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>Enter your name, email address, and password into the corresponding fields.</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>Scrivi il tuo nome, indirizzo email e password nei relativi campi.</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr"/>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F37" t="inlineStr"/>
+      <c r="G37" t="inlineStr"/>
+      <c r="H37" t="inlineStr">
+        <is>
+          <t>type: Bullet: '1. '</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="inlineStr"/>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>Click **Continue**.</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>Clicca **Continua**.</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr"/>
+      <c r="E38" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F38" t="inlineStr"/>
+      <c r="G38" t="inlineStr"/>
+      <c r="H38" t="inlineStr">
+        <is>
+          <t>type: Bullet: '1. '</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="inlineStr"/>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>The assistant tries to configure automatically the correct settings to connect to your email provider based on your email address.</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>L'assistente cerca di configurare automaticamente le impostazioni corrette per connettersi al tuo provider di posta elettronica  in base al tuo indirizzo e-mail.</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr"/>
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F39" t="inlineStr"/>
+      <c r="G39" t="inlineStr"/>
+      <c r="H39" t="inlineStr">
+        <is>
+          <t>type: Bullet: '1. '</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="inlineStr"/>
+      <c r="B40" t="inlineStr">
+        <is>
+          <t xml:space="preserve">   If the automatic configuration fails, consult your email provider
+   about how to configure your email account manually.
+</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t xml:space="preserve">   Se la configurazione automatica non riesce, consulta il tuo provider di posta elettronica
+   per  configurare manualmente il tuo account di posta.
+</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr"/>
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr"/>
+      <c r="G40" t="inlineStr"/>
+      <c r="H40" t="inlineStr">
+        <is>
+          <t>type: Plain text</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="inlineStr"/>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>If the automatic configuration succeeds, you might have to specify which protocol to use to connect to your email provider, either **IMAP** or **POP**.</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t>Se la configurazione automatica ha successo, potrebbe essere necessario specificare quale protocollo utilizzare per connetterti al tuo provider di posta elettronica **IMAP** or &lt;span class="guilabel"&gt;POP&lt;/span&gt;.</t>
+        </is>
+      </c>
+      <c r="D41" t="inlineStr"/>
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F41" t="inlineStr"/>
+      <c r="G41" t="inlineStr"/>
+      <c r="H41" t="inlineStr">
+        <is>
+          <t>type: Bullet: '1. '</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="inlineStr"/>
+      <c r="B42" t="inlineStr">
         <is>
           <t xml:space="preserve">      - With **IMAP**,
         *Thunderbird* constantly synchronizes
         with the server and displays the emails and folders that are
 	currently stored on the server. IMAP is better suited if you access
         your emails from different operating systems.
 </t>
         </is>
       </c>
-      <c r="C21" t="inlineStr">
+      <c r="C42" t="inlineStr">
         <is>
           <t xml:space="preserve">      - Con **IMAP**,
         *Thunderbird* si sincronizza costantemente
         con il server e mostra le email e le cartelle che sono
 	al momento memorizzate sul server. IMAP è più adatto se accedi
         alle tue email da sistemi operativi differenti.
 </t>
         </is>
       </c>
-      <c r="D21" t="inlineStr"/>
-[...15 lines deleted...]
-      <c r="B22" t="inlineStr">
+      <c r="D42" t="inlineStr"/>
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F42" t="inlineStr"/>
+      <c r="G42" t="inlineStr"/>
+      <c r="H42" t="inlineStr">
+        <is>
+          <t>type: Plain text</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="inlineStr"/>
+      <c r="B43" t="inlineStr">
         <is>
           <t xml:space="preserve">      - With **POP**,
         *Thunderbird* downloads the emails that
         are in the inbox on the server and possibly deletes them from the
 	server. POP is better suited if you access your emails from Tails only
         and store them in the Persistent Storage.
 </t>
         </is>
       </c>
-      <c r="C22" t="inlineStr">
+      <c r="C43" t="inlineStr">
         <is>
           <t xml:space="preserve">      - Con **POP**,
         *Thunderbird* scarica le email che
         sono nella posta in arrivo sul server ed eventualmente le cancella dal
 	server. POP è più adatto se accedi alle tue email solo da Tails
         e le conservi nell'Archivio Persistente.
 </t>
         </is>
       </c>
-      <c r="D22" t="inlineStr"/>
-[...15 lines deleted...]
-      <c r="B23" t="inlineStr">
+      <c r="D43" t="inlineStr"/>
+      <c r="E43" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F43" t="inlineStr"/>
+      <c r="G43" t="inlineStr"/>
+      <c r="H43" t="inlineStr">
+        <is>
+          <t>type: Plain text</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="inlineStr"/>
+      <c r="B44" t="inlineStr">
         <is>
           <t xml:space="preserve">   To know more, see also this [comparison between POP and
    IMAP](https://help.riseup.net/en/email/clients/#choose-imap-or-pop) by
    Riseup.
 </t>
         </is>
       </c>
-      <c r="C23" t="inlineStr">
+      <c r="C44" t="inlineStr">
         <is>
           <t xml:space="preserve">   Per saperne di più, vedi anche questo [confronto tra POP e
    IMAP](https://help.riseup.net/en/email/clients/#choose-imap-or-pop) by
    Riseup.
 </t>
         </is>
       </c>
-      <c r="D23" t="inlineStr"/>
-[...15 lines deleted...]
-      <c r="B24" t="inlineStr">
+      <c r="D44" t="inlineStr"/>
+      <c r="E44" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F44" t="inlineStr"/>
+      <c r="G44" t="inlineStr"/>
+      <c r="H44" t="inlineStr">
+        <is>
+          <t>type: Plain text</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="inlineStr"/>
+      <c r="B45" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;div class="tip" id="gmail"&gt;
 </t>
         </is>
       </c>
-      <c r="C24" t="inlineStr">
+      <c r="C45" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;div class="tip" id="gmail"&gt;
 </t>
         </is>
       </c>
-      <c r="D24" t="inlineStr"/>
-[...15 lines deleted...]
-      <c r="B25" t="inlineStr">
+      <c r="D45" t="inlineStr"/>
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr"/>
+      <c r="G45" t="inlineStr"/>
+      <c r="H45" t="inlineStr">
+        <is>
+          <t>type: Plain text</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="inlineStr"/>
+      <c r="B46" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;h2&gt;Gmail&lt;/h2&gt;
 </t>
         </is>
       </c>
-      <c r="C25" t="inlineStr">
+      <c r="C46" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;h2&gt;Gmail&lt;/h2&gt;
 </t>
         </is>
       </c>
-      <c r="D25" t="inlineStr"/>
-[...15 lines deleted...]
-      <c r="B26" t="inlineStr">
+      <c r="D46" t="inlineStr"/>
+      <c r="E46" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F46" t="inlineStr"/>
+      <c r="G46" t="inlineStr"/>
+      <c r="H46" t="inlineStr">
+        <is>
+          <t>type: Plain text</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="inlineStr"/>
+      <c r="B47" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;You can use your Gmail account with &lt;i&gt;Thunderbird&lt;/i&gt; in Tails.&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="C26" t="inlineStr">
+      <c r="C47" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;Puoi usare la tua casella di posta Gmail con &lt;i&gt;Thunderbird&lt;/i&gt; in Tails.&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="D26" t="inlineStr"/>
-[...15 lines deleted...]
-      <c r="B27" t="inlineStr">
+      <c r="D47" t="inlineStr"/>
+      <c r="E47" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F47" t="inlineStr"/>
+      <c r="G47" t="inlineStr"/>
+      <c r="H47" t="inlineStr">
+        <is>
+          <t>type: Plain text</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="inlineStr"/>
+      <c r="B48" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;ol&gt;
   &lt;li&gt;
     &lt;p&gt;Make sure that you have 2-Step Verification turned on in your Gmail account.&lt;/p&gt;
     &lt;p&gt;See &lt;a href="https://support.google.com/accounts/answer/185839"&gt;Google Account Help: 2-Step Verification&lt;/a&gt;.&lt;/p&gt;
   &lt;/li&gt;
   &lt;li&gt;
     &lt;p&gt;Configure the new account as IMAP when &lt;i&gt;Thunderbird&lt;/i&gt; asks you to
     choose between POP and IMAP.&lt;/p&gt;
   &lt;/li&gt;
 &lt;/ol&gt;
 </t>
         </is>
       </c>
-      <c r="C27" t="inlineStr">
+      <c r="C48" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;ol&gt;
      &lt;li&gt;
           &lt;p&gt;Assicurati di aver attivato l'Autenticazione a 2-Fattori nel tuo account Gmail.&lt;/p&gt;
           &lt;p&gt;Vedi &lt;a href="https://support.google.com/accounts/answer/185839"&gt;Google Account Aiuto:
 Autenticazione a 2-Fattori&lt;/a&gt;.&lt;/p&gt;
      &lt;/li&gt;
      &lt;li&gt;
           &lt;p&gt;Configura il nuovo account come IMAP quando &lt;i&gt;Thunderbird&lt;/i&gt; ti chiede di
           scegliere tra POP o IMAP.&lt;/p&gt;
      &lt;/li&gt;
 &lt;/ol&gt;
 </t>
         </is>
       </c>
-      <c r="D27" t="inlineStr"/>
-[...21 lines deleted...]
-      <c r="C28" t="inlineStr">
+      <c r="D48" t="inlineStr"/>
+      <c r="E48" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F48" t="inlineStr"/>
+      <c r="G48" t="inlineStr"/>
+      <c r="H48" t="inlineStr">
+        <is>
+          <t>type: Plain text</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="inlineStr"/>
+      <c r="B49" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;h2 id="news"&gt;Reading RSS and Atom news feeds&lt;/h2&gt;
+</t>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;h1 id="news"&gt;Leggere feed RSS ed Atom&lt;/h1&gt;
 </t>
         </is>
       </c>
-      <c r="D28" t="inlineStr"/>
-[...15 lines deleted...]
-      <c r="B29" t="inlineStr">
+      <c r="D49" t="inlineStr"/>
+      <c r="E49" t="inlineStr">
+        <is>
+          <t>True</t>
+        </is>
+      </c>
+      <c r="F49" t="inlineStr"/>
+      <c r="G49" t="inlineStr"/>
+      <c r="H49" t="inlineStr">
+        <is>
+          <t>type: Plain text</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="inlineStr"/>
+      <c r="B50" t="inlineStr">
         <is>
           <t>On top of reading emails, you can read news feeds that use the RSS and Atom standards in *Thunderbird*.</t>
         </is>
       </c>
-      <c r="C29" t="inlineStr">
+      <c r="C50" t="inlineStr">
         <is>
           <t>Oltre a leggere le email, puoi leggere su *Thunderbird* le notizie che sfruttano gli standard RSS ed Atom.</t>
         </is>
       </c>
-      <c r="D29" t="inlineStr"/>
-[...15 lines deleted...]
-      <c r="B30" t="inlineStr">
+      <c r="D50" t="inlineStr"/>
+      <c r="E50" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F50" t="inlineStr"/>
+      <c r="G50" t="inlineStr"/>
+      <c r="H50" t="inlineStr">
+        <is>
+          <t>type: Plain text</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="inlineStr"/>
+      <c r="B51" t="inlineStr">
         <is>
           <t>To create a feed account:</t>
         </is>
       </c>
-      <c r="C30" t="inlineStr"/>
-[...16 lines deleted...]
-      <c r="B31" t="inlineStr">
+      <c r="C51" t="inlineStr"/>
+      <c r="D51" t="inlineStr"/>
+      <c r="E51" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F51" t="inlineStr"/>
+      <c r="G51" t="inlineStr"/>
+      <c r="H51" t="inlineStr">
+        <is>
+          <t>type: Plain text</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="inlineStr"/>
+      <c r="B52" t="inlineStr">
         <is>
           <t>Choose **[[!img lib/open-menu.png link="no" class="symbolic" alt="Menu"]]&amp;nbsp;▸ Account Settings** from the main window of *Thunderbird*.</t>
         </is>
       </c>
-      <c r="C31" t="inlineStr">
+      <c r="C52" t="inlineStr">
         <is>
           <t>Seleziona **[[!img lib/open-menu.png alt="Menu" class="symbolic" link="no"]]&amp;nbsp;▸ Impostazioni Account**.</t>
         </is>
       </c>
-      <c r="D31" t="inlineStr"/>
-      <c r="E31" t="inlineStr">
+      <c r="D52" t="inlineStr"/>
+      <c r="E52" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
-      <c r="F31" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="H31" t="inlineStr">
+      <c r="F52" t="inlineStr"/>
+      <c r="G52" t="inlineStr"/>
+      <c r="H52" t="inlineStr">
         <is>
           <t>type: Bullet: '1. '</t>
         </is>
       </c>
     </row>
-    <row r="32">
-[...1 lines deleted...]
-      <c r="B32" t="inlineStr">
+    <row r="53">
+      <c r="A53" t="inlineStr"/>
+      <c r="B53" t="inlineStr">
         <is>
           <t>In the **Account Settings** tab, select the **New Account** button, and then **Feed Account**.</t>
         </is>
       </c>
-      <c r="C32" t="inlineStr"/>
-[...8 lines deleted...]
-      <c r="H32" t="inlineStr">
+      <c r="C53" t="inlineStr"/>
+      <c r="D53" t="inlineStr"/>
+      <c r="E53" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F53" t="inlineStr"/>
+      <c r="G53" t="inlineStr"/>
+      <c r="H53" t="inlineStr">
         <is>
           <t>type: Bullet: '1. '</t>
         </is>
       </c>
     </row>
-    <row r="33">
-[...1 lines deleted...]
-      <c r="B33" t="inlineStr">
+    <row r="54">
+      <c r="A54" t="inlineStr"/>
+      <c r="B54" t="inlineStr">
         <is>
           <t>In the **Feed Account Wizard**, click **Next** and **Finish**.</t>
         </is>
       </c>
-      <c r="C33" t="inlineStr"/>
-[...8 lines deleted...]
-      <c r="H33" t="inlineStr">
+      <c r="C54" t="inlineStr"/>
+      <c r="D54" t="inlineStr"/>
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F54" t="inlineStr"/>
+      <c r="G54" t="inlineStr"/>
+      <c r="H54" t="inlineStr">
         <is>
           <t>type: Bullet: '1. '</t>
         </is>
       </c>
     </row>
-    <row r="34">
-[...1 lines deleted...]
-      <c r="B34" t="inlineStr">
+    <row r="55">
+      <c r="A55" t="inlineStr"/>
+      <c r="B55" t="inlineStr">
         <is>
           <t xml:space="preserve">   A new feed account named **Blogs &amp; News Feeds** appears in the sidebar.
 </t>
         </is>
       </c>
-      <c r="C34" t="inlineStr"/>
-[...16 lines deleted...]
-      <c r="B35" t="inlineStr">
+      <c r="C55" t="inlineStr"/>
+      <c r="D55" t="inlineStr"/>
+      <c r="E55" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F55" t="inlineStr"/>
+      <c r="G55" t="inlineStr"/>
+      <c r="H55" t="inlineStr">
+        <is>
+          <t>type: Plain text</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="inlineStr"/>
+      <c r="B56" t="inlineStr">
         <is>
           <t>Click on the **Manage Subscriptions** button in the right pane.</t>
         </is>
       </c>
-      <c r="C35" t="inlineStr"/>
-[...8 lines deleted...]
-      <c r="H35" t="inlineStr">
+      <c r="C56" t="inlineStr"/>
+      <c r="D56" t="inlineStr"/>
+      <c r="E56" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F56" t="inlineStr"/>
+      <c r="G56" t="inlineStr"/>
+      <c r="H56" t="inlineStr">
         <is>
           <t>type: Bullet: '1. '</t>
         </is>
       </c>
     </row>
-    <row r="36">
-[...1 lines deleted...]
-      <c r="B36" t="inlineStr">
+    <row r="57">
+      <c r="A57" t="inlineStr"/>
+      <c r="B57" t="inlineStr">
         <is>
           <t>In the **Feed Subscriptions** dialog, enter the URL of the news feed that you want to follow in the **Feed URL** field.</t>
         </is>
       </c>
-      <c r="C36" t="inlineStr"/>
-[...8 lines deleted...]
-      <c r="H36" t="inlineStr">
+      <c r="C57" t="inlineStr"/>
+      <c r="D57" t="inlineStr"/>
+      <c r="E57" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F57" t="inlineStr"/>
+      <c r="G57" t="inlineStr"/>
+      <c r="H57" t="inlineStr">
         <is>
           <t>type: Bullet: '1. '</t>
         </is>
       </c>
     </row>
-    <row r="37">
-[...1 lines deleted...]
-      <c r="B37" t="inlineStr">
+    <row r="58">
+      <c r="A58" t="inlineStr"/>
+      <c r="B58" t="inlineStr">
         <is>
           <t xml:space="preserve">   For example, to subscribe to the Tails news feed, enter the following URL.
 </t>
         </is>
       </c>
-      <c r="C37" t="inlineStr"/>
-[...16 lines deleted...]
-      <c r="B38" t="inlineStr">
+      <c r="C58" t="inlineStr"/>
+      <c r="D58" t="inlineStr"/>
+      <c r="E58" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F58" t="inlineStr"/>
+      <c r="G58" t="inlineStr"/>
+      <c r="H58" t="inlineStr">
+        <is>
+          <t>type: Plain text</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="inlineStr"/>
+      <c r="B59" t="inlineStr">
         <is>
           <t xml:space="preserve">       https://tails.net/news/index.en.rss
 </t>
         </is>
       </c>
-      <c r="C38" t="inlineStr">
+      <c r="C59" t="inlineStr">
         <is>
           <t xml:space="preserve">       https://tails.net/news/index.en.rss
 </t>
         </is>
       </c>
-      <c r="D38" t="inlineStr"/>
-[...15 lines deleted...]
-      <c r="B39" t="inlineStr">
+      <c r="D59" t="inlineStr"/>
+      <c r="E59" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F59" t="inlineStr"/>
+      <c r="G59" t="inlineStr"/>
+      <c r="H59" t="inlineStr">
+        <is>
+          <t>type: Plain text</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="inlineStr"/>
+      <c r="B60" t="inlineStr">
         <is>
           <t xml:space="preserve">   Sites often have a feed icon &lt;i class="fa fa-rss"&gt;&lt;/i&gt; that points to their
    RSS or Atom feed.
 </t>
         </is>
       </c>
-      <c r="C39" t="inlineStr"/>
-[...16 lines deleted...]
-      <c r="B40" t="inlineStr">
+      <c r="C60" t="inlineStr"/>
+      <c r="D60" t="inlineStr"/>
+      <c r="E60" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F60" t="inlineStr"/>
+      <c r="G60" t="inlineStr"/>
+      <c r="H60" t="inlineStr">
+        <is>
+          <t>type: Plain text</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="inlineStr"/>
+      <c r="B61" t="inlineStr">
         <is>
           <t xml:space="preserve">   If a site has no feed icon, right-click on the home or news page of the site in *Tor Browser*
    and select **View Page Source** in the shortcut menu. In the source of the
    page look for a link of type *application/rss+xml* or
    *application/atom+xml*. Not all sites have a news feed.
 </t>
         </is>
       </c>
-      <c r="C40" t="inlineStr"/>
-[...16 lines deleted...]
-      <c r="B41" t="inlineStr">
+      <c r="C61" t="inlineStr"/>
+      <c r="D61" t="inlineStr"/>
+      <c r="E61" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F61" t="inlineStr"/>
+      <c r="G61" t="inlineStr"/>
+      <c r="H61" t="inlineStr">
+        <is>
+          <t>type: Plain text</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="inlineStr"/>
+      <c r="B62" t="inlineStr">
         <is>
           <t xml:space="preserve">   [[!wikipedia RSS]] and [[!wikipedia Atom (web standard) desc="Atom"]] are
    similar standards and their differences don't really matter to readers.
 </t>
         </is>
       </c>
-      <c r="C41" t="inlineStr">
+      <c r="C62" t="inlineStr">
         <is>
           <t xml:space="preserve">   [[!wikipedia_it RSS]] e [[!wikipedia_it Atom]] sono
    standard simili e le loro differenze non cambiano l'esperienza utente.
 </t>
         </is>
       </c>
-      <c r="D41" t="inlineStr"/>
-[...15 lines deleted...]
-      <c r="B42" t="inlineStr">
+      <c r="D62" t="inlineStr"/>
+      <c r="E62" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F62" t="inlineStr"/>
+      <c r="G62" t="inlineStr"/>
+      <c r="H62" t="inlineStr">
+        <is>
+          <t>type: Plain text</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="inlineStr"/>
+      <c r="B63" t="inlineStr">
         <is>
           <t>Click **Add**.</t>
         </is>
       </c>
-      <c r="C42" t="inlineStr"/>
-[...8 lines deleted...]
-      <c r="H42" t="inlineStr">
+      <c r="C63" t="inlineStr"/>
+      <c r="D63" t="inlineStr"/>
+      <c r="E63" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F63" t="inlineStr"/>
+      <c r="G63" t="inlineStr"/>
+      <c r="H63" t="inlineStr">
         <is>
           <t>type: Bullet: '1. '</t>
         </is>
       </c>
     </row>
-    <row r="43">
-[...1 lines deleted...]
-      <c r="B43" t="inlineStr">
+    <row r="64">
+      <c r="A64" t="inlineStr"/>
+      <c r="B64" t="inlineStr">
         <is>
           <t xml:space="preserve">   *Thunderbird* verifies and downloads the content of the feed.
 </t>
         </is>
       </c>
-      <c r="C43" t="inlineStr"/>
-[...16 lines deleted...]
-      <c r="B44" t="inlineStr">
+      <c r="C64" t="inlineStr"/>
+      <c r="D64" t="inlineStr"/>
+      <c r="E64" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F64" t="inlineStr"/>
+      <c r="G64" t="inlineStr"/>
+      <c r="H64" t="inlineStr">
+        <is>
+          <t>type: Plain text</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="inlineStr"/>
+      <c r="B65" t="inlineStr">
         <is>
           <t>Close the **Feed Subscriptions** dialog and the **Account Settings** tab.</t>
         </is>
       </c>
-      <c r="C44" t="inlineStr"/>
-[...8 lines deleted...]
-      <c r="H44" t="inlineStr">
+      <c r="C65" t="inlineStr"/>
+      <c r="D65" t="inlineStr"/>
+      <c r="E65" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F65" t="inlineStr"/>
+      <c r="G65" t="inlineStr"/>
+      <c r="H65" t="inlineStr">
         <is>
           <t>type: Bullet: '1. '</t>
         </is>
       </c>
     </row>
-    <row r="45">
-[...1 lines deleted...]
-      <c r="B45" t="inlineStr">
+    <row r="66">
+      <c r="A66" t="inlineStr"/>
+      <c r="B66" t="inlineStr">
         <is>
           <t>A new feed account named **Blogs &amp; News Feeds** appears in the sidebar of the main window of *Thunderbird*.</t>
         </is>
       </c>
-      <c r="C45" t="inlineStr"/>
-[...8 lines deleted...]
-      <c r="H45" t="inlineStr">
+      <c r="C66" t="inlineStr"/>
+      <c r="D66" t="inlineStr"/>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F66" t="inlineStr"/>
+      <c r="G66" t="inlineStr"/>
+      <c r="H66" t="inlineStr">
         <is>
           <t>type: Bullet: '1. '</t>
         </is>
       </c>
     </row>
-    <row r="46">
-[...7 lines deleted...]
-      <c r="C46" t="inlineStr">
+    <row r="67">
+      <c r="A67" t="inlineStr"/>
+      <c r="B67" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;h2 id="privacy"&gt;Enhanced privacy&lt;/h2&gt;
+</t>
+        </is>
+      </c>
+      <c r="C67" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;h1 id="privacy"&gt;Migliore protezione della privacy&lt;/h1&gt;
 </t>
         </is>
       </c>
-      <c r="D46" t="inlineStr"/>
-[...15 lines deleted...]
-      <c r="B47" t="inlineStr">
+      <c r="D67" t="inlineStr"/>
+      <c r="E67" t="inlineStr">
+        <is>
+          <t>True</t>
+        </is>
+      </c>
+      <c r="F67" t="inlineStr"/>
+      <c r="G67" t="inlineStr"/>
+      <c r="H67" t="inlineStr">
+        <is>
+          <t>type: Plain text</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="inlineStr"/>
+      <c r="B68" t="inlineStr">
         <is>
           <t xml:space="preserve">*Thunderbird* in Tails is configured
 for additional privacy and anonymity.
 </t>
         </is>
       </c>
-      <c r="C47" t="inlineStr">
+      <c r="C68" t="inlineStr">
         <is>
           <t xml:space="preserve">*Thunderbird* in Tails è configurato
 per fornire privacy e anonimato aggiuntivi.
 </t>
         </is>
       </c>
-      <c r="D47" t="inlineStr"/>
-[...15 lines deleted...]
-      <c r="B48" t="inlineStr">
+      <c r="D68" t="inlineStr"/>
+      <c r="E68" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F68" t="inlineStr"/>
+      <c r="G68" t="inlineStr"/>
+      <c r="H68" t="inlineStr">
+        <is>
+          <t>type: Plain text</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="inlineStr"/>
+      <c r="B69" t="inlineStr">
         <is>
           <t>For example, *Thunderbird* in Tails:</t>
         </is>
       </c>
-      <c r="C48" t="inlineStr">
+      <c r="C69" t="inlineStr">
         <is>
           <t>Per esempio, *Thunderbird* in Tails:</t>
         </is>
       </c>
-      <c r="D48" t="inlineStr"/>
-[...15 lines deleted...]
-      <c r="B49" t="inlineStr">
+      <c r="D69" t="inlineStr"/>
+      <c r="E69" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F69" t="inlineStr"/>
+      <c r="G69" t="inlineStr"/>
+      <c r="H69" t="inlineStr">
+        <is>
+          <t>type: Plain text</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="inlineStr"/>
+      <c r="B70" t="inlineStr">
         <is>
           <t>Removes information about the language of your session or spellchecker from the headers of the emails that you send.</t>
         </is>
       </c>
-      <c r="C49" t="inlineStr">
+      <c r="C70" t="inlineStr">
         <is>
           <t>Rimuove dalle intestazioni delle email che invii le informazioni sulla lingua della tua sessione o del tuo correttore ortografico.</t>
         </is>
       </c>
-      <c r="D49" t="inlineStr"/>
-[...7 lines deleted...]
-      <c r="H49" t="inlineStr">
+      <c r="D70" t="inlineStr"/>
+      <c r="E70" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F70" t="inlineStr"/>
+      <c r="G70" t="inlineStr"/>
+      <c r="H70" t="inlineStr">
         <is>
           <t>type: Bullet: '- '</t>
         </is>
       </c>
     </row>
-    <row r="50">
-[...1 lines deleted...]
-      <c r="B50" t="inlineStr">
+    <row r="71">
+      <c r="A71" t="inlineStr"/>
+      <c r="B71" t="inlineStr">
         <is>
           <t>Removes information that could identify you as a Tails user from the headers of your emails.</t>
         </is>
       </c>
-      <c r="C50" t="inlineStr">
+      <c r="C71" t="inlineStr">
         <is>
           <t>Rimuove le informazioni che potrebbero identificarti come utente di Tails dalle intestazioni delle tue email.</t>
         </is>
       </c>
-      <c r="D50" t="inlineStr"/>
-[...7 lines deleted...]
-      <c r="H50" t="inlineStr">
+      <c r="D71" t="inlineStr"/>
+      <c r="E71" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F71" t="inlineStr"/>
+      <c r="G71" t="inlineStr"/>
+      <c r="H71" t="inlineStr">
         <is>
           <t>type: Bullet: '- '</t>
         </is>
       </c>
     </row>
-    <row r="51">
-[...1 lines deleted...]
-      <c r="B51" t="inlineStr">
+    <row r="72">
+      <c r="A72" t="inlineStr"/>
+      <c r="B72" t="inlineStr">
         <is>
           <t>Only allows secure protocols and disables insecure protocols, like SSLv3.</t>
         </is>
       </c>
-      <c r="C51" t="inlineStr">
+      <c r="C72" t="inlineStr">
         <is>
           <t>Consente solo protocolli sicuri e disabilita i protocolli non sicuri, come SSLv3.</t>
         </is>
       </c>
-      <c r="D51" t="inlineStr"/>
-[...7 lines deleted...]
-      <c r="H51" t="inlineStr">
+      <c r="D72" t="inlineStr"/>
+      <c r="E72" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F72" t="inlineStr"/>
+      <c r="G72" t="inlineStr"/>
+      <c r="H72" t="inlineStr">
         <is>
           <t>type: Bullet: '- '</t>
         </is>
       </c>
     </row>
-    <row r="52">
-[...1 lines deleted...]
-      <c r="B52" t="inlineStr">
+    <row r="73">
+      <c r="A73" t="inlineStr"/>
+      <c r="B73" t="inlineStr">
         <is>
           <t>Disables tracking technologies, like cookies and JavaScript, when viewing emails or feeds in HTML.</t>
         </is>
       </c>
-      <c r="C52" t="inlineStr">
+      <c r="C73" t="inlineStr">
         <is>
           <t>Disattiva le tecnologie di tracciamento, come i cookie e JavaScript, quando sono visualizzati messaggi di posta elettronica o feed in HTML.</t>
         </is>
       </c>
-      <c r="D52" t="inlineStr"/>
-[...7 lines deleted...]
-      <c r="H52" t="inlineStr">
+      <c r="D73" t="inlineStr"/>
+      <c r="E73" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F73" t="inlineStr"/>
+      <c r="G73" t="inlineStr"/>
+      <c r="H73" t="inlineStr">
         <is>
           <t>type: Bullet: '- '</t>
         </is>
       </c>
     </row>
-    <row r="53">
-[...1 lines deleted...]
-      <c r="B53" t="inlineStr">
+    <row r="74">
+      <c r="A74" t="inlineStr"/>
+      <c r="B74" t="inlineStr">
         <is>
           <t>These enhancements are inherited from the former [*TorBirdy*](https://gitlab.torproject.org/legacy/trac/-/wikis/torbirdy)  extension.</t>
         </is>
       </c>
-      <c r="C53" t="inlineStr">
+      <c r="C74" t="inlineStr">
         <is>
           <t>Questi miglioramenti sono ereditati dalla precedente estensione [*TorBirdy*](https://gitlab.torproject.org/legacy/trac/-/wikis/torbirdy).</t>
         </is>
       </c>
-      <c r="D53" t="inlineStr"/>
-[...15 lines deleted...]
-      <c r="B54" t="inlineStr">
+      <c r="D74" t="inlineStr"/>
+      <c r="E74" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F74" t="inlineStr"/>
+      <c r="G74" t="inlineStr"/>
+      <c r="H74" t="inlineStr">
+        <is>
+          <t>type: Plain text</t>
+        </is>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="inlineStr"/>
+      <c r="B75" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;div class="caution"&gt;
 </t>
         </is>
       </c>
-      <c r="C54" t="inlineStr">
+      <c r="C75" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;div class="caution"&gt;
 </t>
         </is>
       </c>
-      <c r="D54" t="inlineStr"/>
-[...15 lines deleted...]
-      <c r="B55" t="inlineStr">
+      <c r="D75" t="inlineStr"/>
+      <c r="E75" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F75" t="inlineStr"/>
+      <c r="G75" t="inlineStr"/>
+      <c r="H75" t="inlineStr">
+        <is>
+          <t>type: Plain text</t>
+        </is>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="inlineStr"/>
+      <c r="B76" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;The email addresses that you write to are stored in your address book by
 default.&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="C55" t="inlineStr"/>
-[...16 lines deleted...]
-      <c r="B56" t="inlineStr">
+      <c r="C76" t="inlineStr"/>
+      <c r="D76" t="inlineStr"/>
+      <c r="E76" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F76" t="inlineStr"/>
+      <c r="G76" t="inlineStr"/>
+      <c r="H76" t="inlineStr">
+        <is>
+          <t>type: Plain text</t>
+        </is>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="inlineStr"/>
+      <c r="B77" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;To stop collecting outgoing email addresses automatically, open
 &lt;b&gt;Settings&amp;nbsp;▸ Composition&lt;/b&gt; and turn off the option &lt;b&gt;Automatically add
 outgoing email addresses to my collected addresses&lt;/b&gt;.&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="C56" t="inlineStr"/>
-[...22 lines deleted...]
-      <c r="C57" t="inlineStr">
+      <c r="C77" t="inlineStr"/>
+      <c r="D77" t="inlineStr"/>
+      <c r="E77" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F77" t="inlineStr"/>
+      <c r="G77" t="inlineStr"/>
+      <c r="H77" t="inlineStr">
+        <is>
+          <t>type: Plain text</t>
+        </is>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="inlineStr"/>
+      <c r="B78" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;h2 id="language"&gt;Using Thunderbird in another language&lt;/h2&gt;
+</t>
+        </is>
+      </c>
+      <c r="C78" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;h1 id="language"&gt;Uso di Thunderbird nella tua lingua&lt;/h1&gt;
 </t>
         </is>
       </c>
-      <c r="D57" t="inlineStr"/>
-[...15 lines deleted...]
-      <c r="B58" t="inlineStr">
+      <c r="D78" t="inlineStr"/>
+      <c r="E78" t="inlineStr">
+        <is>
+          <t>True</t>
+        </is>
+      </c>
+      <c r="F78" t="inlineStr"/>
+      <c r="G78" t="inlineStr"/>
+      <c r="H78" t="inlineStr">
+        <is>
+          <t>type: Plain text</t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="inlineStr"/>
+      <c r="B79" t="inlineStr">
         <is>
           <t xml:space="preserve">To use *Thunderbird* in another language, you can
 install the &lt;code&gt;thunderbird-l10n-&lt;span class="command-placeholder"&gt;lang&lt;/span&gt;&lt;/code&gt;
 package using the [[Additional Software|persistent_storage/additional_software]]
 feature. Replace &lt;span class="command-placeholder"&gt;lang&lt;/span&gt; with the code
 for your language. For example, `vi` for Vietnamese.
 </t>
         </is>
       </c>
-      <c r="C58" t="inlineStr">
+      <c r="C79" t="inlineStr">
         <is>
           <t xml:space="preserve">Per usare *Thunderbird* in un'altra lingua, puoi
 installare il pacchetto &lt;code&gt;thunderbird-l10n-&lt;span class="command-placeholder"&gt;lang&lt;/span&gt;&lt;/code&gt;
 utilizzando la funzionalità [[Software aggiuntivo|persistent_storage/additional_software]].
 Sostituisci &lt;span class="command-placeholder"&gt;lang&lt;/span&gt; con il codice
 della tua lingua. Ad esempio, `vi` per vietnamita.
 </t>
         </is>
       </c>
-      <c r="D58" t="inlineStr"/>
-[...20 lines deleted...]
-      <c r="C59" t="inlineStr">
+      <c r="D79" t="inlineStr"/>
+      <c r="E79" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F79" t="inlineStr"/>
+      <c r="G79" t="inlineStr"/>
+      <c r="H79" t="inlineStr">
+        <is>
+          <t>type: Plain text</t>
+        </is>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="inlineStr"/>
+      <c r="B80" t="inlineStr">
+        <is>
+          <t>Tails automatically installs the language packages for Arabic, German, Spanish, Farsi, French, Hindi, Bahasa Indonesia, Italian, Portuguese, Russian, Turkish, and Simplified Chinese.</t>
+        </is>
+      </c>
+      <c r="C80" t="inlineStr">
         <is>
           <t>Tails include già pacchetti linguistici per arabo, tedesco, spagnolo, farsi, francese, hindi, bahasa Indonesia, italiano, portoghese, russo, turco e cinese semplificato.</t>
         </is>
       </c>
-      <c r="D59" t="inlineStr"/>
-[...15 lines deleted...]
-      <c r="B60" t="inlineStr">
+      <c r="D80" t="inlineStr"/>
+      <c r="E80" t="inlineStr">
+        <is>
+          <t>True</t>
+        </is>
+      </c>
+      <c r="F80" t="inlineStr"/>
+      <c r="G80" t="inlineStr"/>
+      <c r="H80" t="inlineStr">
+        <is>
+          <t>type: Plain text</t>
+        </is>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="inlineStr"/>
+      <c r="B81" t="inlineStr">
         <is>
           <t>[List of available *Thunderbird* language packages](https://packages.debian.org/search?keywords=thunderbird-l10n&amp;searchon=names&amp;suite=stable&amp;section=all)</t>
         </is>
       </c>
-      <c r="C60" t="inlineStr">
+      <c r="C81" t="inlineStr">
         <is>
           <t>[Elenco delle lingue disponibili in *Thunderbird*](https://packages.debian.org/search?keywords=thunderbird-l10n&amp;searchon=names&amp;suite=stable&amp;section=all)</t>
         </is>
       </c>
-      <c r="D60" t="inlineStr"/>
-[...15 lines deleted...]
-      <c r="B61" t="inlineStr">
+      <c r="D81" t="inlineStr"/>
+      <c r="E81" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F81" t="inlineStr"/>
+      <c r="G81" t="inlineStr"/>
+      <c r="H81" t="inlineStr">
+        <is>
+          <t>type: Plain text</t>
+        </is>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="inlineStr"/>
+      <c r="B82" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;h2 id="openpgp"&gt;OpenPGP encryption&lt;/h2&gt;
+</t>
+        </is>
+      </c>
+      <c r="C82" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;h1 id="openpgp"&gt;OpenPGP encryption&lt;/h1&gt;
 </t>
         </is>
       </c>
-      <c r="C61" t="inlineStr">
-[...21 lines deleted...]
-      <c r="B62" t="inlineStr">
+      <c r="D82" t="inlineStr"/>
+      <c r="E82" t="inlineStr">
+        <is>
+          <t>True</t>
+        </is>
+      </c>
+      <c r="F82" t="inlineStr"/>
+      <c r="G82" t="inlineStr"/>
+      <c r="H82" t="inlineStr">
+        <is>
+          <t>type: Plain text</t>
+        </is>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="inlineStr"/>
+      <c r="B83" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;div class="next"&gt;
 </t>
         </is>
       </c>
-      <c r="C62" t="inlineStr">
+      <c r="C83" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;div class="next"&gt;
 </t>
         </is>
       </c>
-      <c r="D62" t="inlineStr"/>
-[...15 lines deleted...]
-      <c r="B63" t="inlineStr">
+      <c r="D83" t="inlineStr"/>
+      <c r="E83" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F83" t="inlineStr"/>
+      <c r="G83" t="inlineStr"/>
+      <c r="H83" t="inlineStr">
+        <is>
+          <t>type: Plain text</t>
+        </is>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="inlineStr"/>
+      <c r="B84" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;&lt;i&gt;GnuPG&lt;/i&gt; and &lt;i&gt;[[Kleopatra|encryption_and_privacy/kleopatra]]&lt;/i&gt;
 allow you to work with OpenPGP encrypted text and files. Consider using
 &lt;i&gt;Kleopatra&lt;/i&gt; instead of &lt;i&gt;Thunderbird&lt;/i&gt; if you want to exchange encrypted text and files, but
 not by email.&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="C63" t="inlineStr">
+      <c r="C84" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;&lt;i&gt;GnuPG&lt;/i&gt; e &lt;i&gt;[[Kleopatra|encryption_and_privacy/kleopatra]]&lt;/i&gt;
 ti consentono di lavorare con testo e file crittografati OpenPGP. Considerate l'utilizzo di
 &lt;i&gt;Kleopatra&lt;/i&gt; invece di &lt;i&gt;Thunderbird&lt;/i&gt; se desideri scambiare testo e file crittografati, ma
 non via e-mail&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="D63" t="inlineStr"/>
-[...558 lines deleted...]
-      </c>
       <c r="D84" t="inlineStr"/>
       <c r="E84" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F84" t="inlineStr"/>
       <c r="G84" t="inlineStr"/>
       <c r="H84" t="inlineStr">
         <is>
-          <t>type: Bullet: '1. '</t>
+          <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr"/>
       <c r="B85" t="inlineStr">
         <is>
-          <t>In the left pane, identify the account that corresponds to the private key that you want to import and choose **End-to-End Encryption**.</t>
+          <t xml:space="preserve">&lt;p&gt;The OpenPGP keys stored in &lt;i&gt;GnuPG&lt;/i&gt; and &lt;i&gt;Kleopatra&lt;/i&gt; are separate from the keys
+stored in &lt;i&gt;Thunderbird&lt;/i&gt;.&lt;/p&gt;
+</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Nel riquadro a sinistra, individua l'account che corrisonde alla chiave privata che vuoi importare e seleziona **End-to-End Encryption**.</t>
+          <t xml:space="preserve">&lt;p&gt;Le chiavi OpenPGP memorizzate in &lt;i&gt;GnuPG&lt;/i&gt; e &lt;i&gt;Kleopatra&lt;/i&gt; sono separate dalle chiavi
+memorizzate in&lt;i&gt;Thunderbird&lt;/i&gt;&lt;/p&gt;
+</t>
         </is>
       </c>
       <c r="D85" t="inlineStr"/>
       <c r="E85" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F85" t="inlineStr"/>
       <c r="G85" t="inlineStr"/>
       <c r="H85" t="inlineStr">
         <is>
-          <t>type: Bullet: '1. '</t>
+          <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr"/>
       <c r="B86" t="inlineStr">
         <is>
-          <t>In the right pane, click the **Add Key…** button.</t>
+          <t>See also the official [OpenPGP in Thunderbird - HOWTO and FAQ](https://support.mozilla.org/kb/openpgp-thunderbird-howto-and-faq).</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Nel riquadro a destra fai clic sul tasto **Aggiungi chiave...**.</t>
+          <t>Vedi anche la guida ufficiale [OpenPGP in Thunderbird](https://support.mozilla.org/it/kb/openpgp-thunderbird).</t>
         </is>
       </c>
       <c r="D86" t="inlineStr"/>
       <c r="E86" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F86" t="inlineStr"/>
       <c r="G86" t="inlineStr"/>
       <c r="H86" t="inlineStr">
         <is>
-          <t>type: Bullet: '1. '</t>
+          <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr"/>
       <c r="B87" t="inlineStr">
         <is>
-          <t>In the dialog that appears, select the option **Import an existing OpenPGP Key** and **Continue**.</t>
+          <t xml:space="preserve">&lt;h3 id="primary-password"&gt;Setting up a Primary Password (recommended)&lt;/h3&gt;
+</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Nella finestra di dialogo **Crea una Chiave OpenPGP Personale** seleziona **Importa una Chiave OpenPGP esistente** e fai clic su **Continua**.</t>
+          <t xml:space="preserve">&lt;h2 id="primary-password"&gt;Impostazione di una Password Principale (consigliato)&lt;/h2&gt;
+</t>
         </is>
       </c>
       <c r="D87" t="inlineStr"/>
       <c r="E87" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F87" t="inlineStr"/>
       <c r="G87" t="inlineStr"/>
       <c r="H87" t="inlineStr">
         <is>
-          <t>type: Bullet: '1. '</t>
+          <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr"/>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Click the **Select File to Import…** button and choose the private key that your exported from *Kleopatra*.</t>
+          <t>In *Thunderbird*, OpenPGP private keys are not protected by a passphrase.  That's why we recommend that you set up a Primary Password.</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Clicca sul tasto **Seleziona file da importare...** e scegli la chiave privata che hai esportato da *Kleopatra*.</t>
+          <t>Su *Thunderbird*, le chiavi private OpenPGP non sono protette da una frase d'accesso.  Ecco perché ti consigliamo di impostare una Password Primaria.</t>
         </is>
       </c>
       <c r="D88" t="inlineStr"/>
       <c r="E88" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F88" t="inlineStr"/>
       <c r="G88" t="inlineStr"/>
       <c r="H88" t="inlineStr">
         <is>
-          <t>type: Bullet: '1. '</t>
+          <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr"/>
       <c r="B89" t="inlineStr">
         <is>
-          <t>In the next dialog, make sure that your private key is listed and that the option **Treat this key as a Personal Key** is selected.</t>
+          <t>With a Primary Password, your private key is encrypted in your *Thunderbird* profile and is only unlocked while *Thunderbird* is running.  If your *Thunderbird* profile is stored in your Persistent Storage, then your private key is encrypted twice: once by *Thunderbird* in your profile and a second time by the encryption of the Persistent Storage.</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Nella successiva finestra di dialogo verifica che la tua chiave privata sia nell'elenco e che l'opzione **Considera questa chiave come Chiave Personale** sia selezionata.</t>
+          <t>Con una Password Primaria, la tua chiave privata è cifrata nel tuo profilo *Thunderbird* e viene sbloccata solo mentre *Thunderbird* è in esecuzione.   Se il tuo profilo *Thunderbird* è memorizzato nel tuo Archivio Persistente, allora la tua chiave privata è cifrata due volte: una volta da *Thunderbird* nel tuo profilo e una seconda volta dalla crittazione dell'Archivio Persistente.</t>
         </is>
       </c>
       <c r="D89" t="inlineStr"/>
       <c r="E89" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F89" t="inlineStr"/>
       <c r="G89" t="inlineStr"/>
       <c r="H89" t="inlineStr">
         <is>
-          <t>type: Bullet: '1. '</t>
+          <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr"/>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Click **Continue**, enter the passphrase for your private key (if any), and click **Continue** again.</t>
+          <t>Choose **[[!img lib/open-menu.png alt="Menu" class="symbolic" link="no"]]&amp;nbsp;▸ Settings**.</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Clicca su **Continua**, inserisci la passphrase per la tua chiave privata (se presente) e clicca nuovamente su **Continua**.</t>
+          <t>Seleziona **[[!img lib/open-menu.png alt="Menu" class="symbolic" link="no"]]&amp;nbsp;▸ Impostazioni**.</t>
         </is>
       </c>
       <c r="D90" t="inlineStr"/>
       <c r="E90" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F90" t="inlineStr"/>
       <c r="G90" t="inlineStr"/>
       <c r="H90" t="inlineStr">
         <is>
           <t>type: Bullet: '1. '</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr"/>
       <c r="B91" t="inlineStr">
         <is>
-          <t xml:space="preserve">   Your private key should now be listed in the **End-to-End
-[...1 lines deleted...]
-</t>
+          <t>Choose **Privacy &amp; Security**.</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t xml:space="preserve">   La tua chiave privata ora  dovrebbe essere elencata nel file **End-to-End
-[...1 lines deleted...]
-</t>
+          <t>Scegli **Privacy &amp; Sicurezza**.</t>
         </is>
       </c>
       <c r="D91" t="inlineStr"/>
       <c r="E91" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F91" t="inlineStr"/>
       <c r="G91" t="inlineStr"/>
       <c r="H91" t="inlineStr">
         <is>
-          <t>type: Plain text</t>
+          <t>type: Bullet: '1. '</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr"/>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Select your private key to enable OpenPGP encryption for this account.</t>
+          <t>In the **Passwords** section, select the option **Use a Primary Password**.</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Seleziona la tua chiave privata per abilitare la crittografia OpenPGP per questo account.</t>
+          <t>Nella sezione **Password**, seleziona l'opzione **Usa una Password Primaria**.</t>
         </is>
       </c>
       <c r="D92" t="inlineStr"/>
       <c r="E92" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F92" t="inlineStr"/>
       <c r="G92" t="inlineStr"/>
       <c r="H92" t="inlineStr">
         <is>
           <t>type: Bullet: '1. '</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr"/>
       <c r="B93" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;h2 id="generate-private"&gt;Generating a new OpenPGP private key&lt;/h2&gt;
-</t>
+          <t>In the **Primary Password** dialog, enter your Primary Password and click **OK**.</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;h2 id="generate-private"&gt;Crea una nuova chiave privata OpenPGP&lt;/h2&gt;
-</t>
+          <t>Nella finestra di dialogo **Password Principale**, inserisci la tua Password Principale e clicca **Ok**.</t>
         </is>
       </c>
       <c r="D93" t="inlineStr"/>
       <c r="E93" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F93" t="inlineStr"/>
       <c r="G93" t="inlineStr"/>
       <c r="H93" t="inlineStr">
         <is>
-          <t>type: Plain text</t>
+          <t>type: Bullet: '1. '</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr"/>
       <c r="B94" t="inlineStr">
         <is>
-          <t>In the left pane, identify the account for which you want to create a new OpenPGP private key and choose **End-to-End Encryption**.</t>
+          <t xml:space="preserve">&lt;h3 id="import-private"&gt;Importing an existing private key&lt;/h3&gt;
+</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Nel riquadro a sinistra identifica l'account per il quale vuoi creare una nuova chiave privata OpenPGP  e scegli **Crittografia End-to-End**.</t>
+          <t xml:space="preserve">&lt;h2 id="import-private"&gt;Importare una chiave privata esistente&lt;/h2&gt;
+</t>
         </is>
       </c>
       <c r="D94" t="inlineStr"/>
       <c r="E94" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F94" t="inlineStr"/>
       <c r="G94" t="inlineStr"/>
       <c r="H94" t="inlineStr">
         <is>
-          <t>type: Bullet: '1. '</t>
+          <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr"/>
       <c r="B95" t="inlineStr">
         <is>
-          <t>In the **Add a Personal OpenPGP Key** dialog, choose **Create a new OpenPGP Key**.</t>
+          <t xml:space="preserve">*Thunderbird* uses a different keyring than *GnuPG*.
+</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Nella finestra di dialogo **Aggiungi una Chiave Personale OpenPGP ** scegli **Crea una nuova chiave OpenPGP**.</t>
+          <t xml:space="preserve">*Thunderbird* usa un portachiavi diverso da *GnuPG*.
+</t>
         </is>
       </c>
       <c r="D95" t="inlineStr"/>
       <c r="E95" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F95" t="inlineStr"/>
       <c r="G95" t="inlineStr"/>
       <c r="H95" t="inlineStr">
         <is>
-          <t>type: Bullet: '1. '</t>
+          <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr"/>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Review the settings in the next dialog, click the **Generate key** button, and then click **Confirm**.</t>
+          <t>If you already have an OpenPGP private key outside of *Thunderbird*, follow the instructions below to export it from *GnuPG* and import it into *Thunderbird*.</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Rivedi le impostazioni nella finestra di dialogo successiva, fai clic sul pulsante **Genera chiave**, quindi fai clic su **Conferma**.</t>
+          <t>Se hai già una chiave privata OpenPGP al di fuori di *Thunderbird*, segui le istruzioni qui sotto per esportarla da *GnuPG* e importarla su *Thunderbird*.</t>
         </is>
       </c>
       <c r="D96" t="inlineStr"/>
       <c r="E96" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F96" t="inlineStr"/>
       <c r="G96" t="inlineStr"/>
       <c r="H96" t="inlineStr">
         <is>
-          <t>type: Bullet: '1. '</t>
+          <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr"/>
       <c r="B97" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;h2 id="encrypting"&gt;Encrypting an email&lt;/h2&gt;
+          <t xml:space="preserve">&lt;h3&gt;Export your private key using &lt;em&gt;Kleopatra&lt;/em&gt;&lt;/h3&gt;
 </t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;h2 id="encrypting"&gt;Crittare una email&lt;/h2&gt;
+          <t xml:space="preserve">&lt;h3&gt;Esporta la tua chiave privata su &lt;em&gt;Kleopatra&lt;/em&gt;&lt;/h3&gt;
 </t>
         </is>
       </c>
       <c r="D97" t="inlineStr"/>
       <c r="E97" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F97" t="inlineStr"/>
       <c r="G97" t="inlineStr"/>
       <c r="H97" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr"/>
       <c r="B98" t="inlineStr">
         <is>
-          <t>To prevent you from sending unencrypted emails by mistake, *Thunderbird* in Tails is configured with the option **Enable encryption for new messages** turned on by default in the account settings.</t>
+          <t>From the desktop:</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Per evitarti di inviare per errore e-mail non cifrate, *Thunderbird* in Tails è configurato con l'opzione **Abilita la crittografia per i nuovi messaggi** attivata per impostazione predefinita nelle impostazioni dell'account.</t>
+          <t>Dal desktop:</t>
         </is>
       </c>
       <c r="D98" t="inlineStr"/>
       <c r="E98" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F98" t="inlineStr"/>
       <c r="G98" t="inlineStr"/>
       <c r="H98" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr"/>
       <c r="B99" t="inlineStr">
         <is>
-          <t>When composing an email:</t>
+          <t>Choose **Apps&amp;nbsp;▸ Accessories&amp;nbsp;▸ Kleopatra**.</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Quando componi un'e-mail:</t>
+          <t>Scegli **App&amp;nbsp;▸ Accessori&amp;nbsp;▸ Kleopatra**.</t>
         </is>
       </c>
       <c r="D99" t="inlineStr"/>
       <c r="E99" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F99" t="inlineStr"/>
       <c r="G99" t="inlineStr"/>
       <c r="H99" t="inlineStr">
         <is>
-          <t>type: Plain text</t>
+          <t>type: Bullet: '1. '</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr"/>
       <c r="B100" t="inlineStr">
         <is>
-          <t>If the **Encrypt** toggle button is on, *Thunderbird* will encrypt the email before sending.</t>
+          <t>Select the private key that you want to migrate to *Thunderbird*.</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Se il tasto **Encrypt** è attivo, *Thunderbird* cifrerà l'e-mail prima dell'invio.</t>
+          <t>Seleziona la chiave privata che vuoi far migrare su *Thunderbird*.</t>
         </is>
       </c>
       <c r="D100" t="inlineStr"/>
       <c r="E100" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F100" t="inlineStr"/>
       <c r="G100" t="inlineStr"/>
       <c r="H100" t="inlineStr">
         <is>
-          <t>type: Bullet: '- '</t>
+          <t>type: Bullet: '1. '</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr"/>
       <c r="B101" t="inlineStr">
         <is>
-          <t xml:space="preserve">  *Thunderbird* warns you if you miss the key of some of the recipients
-[...1 lines deleted...]
-</t>
+          <t>Choose **File&amp;nbsp;▸ Backup Secret Keys…** and save this private key to your *Home* folder.</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t xml:space="preserve">  *Thunderbird* ti avverte se ti manca la chiave di alcuni dei destinatari
-[...1 lines deleted...]
-</t>
+          <t>Scegli **File&amp;nbsp;▸ Export Secret Keys...** e salva la chiave privata nella directory *Home*.</t>
         </is>
       </c>
       <c r="D101" t="inlineStr"/>
       <c r="E101" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F101" t="inlineStr"/>
       <c r="G101" t="inlineStr"/>
       <c r="H101" t="inlineStr">
         <is>
-          <t>type: Plain text</t>
+          <t>type: Bullet: '1. '</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr"/>
       <c r="B102" t="inlineStr">
         <is>
-          <t xml:space="preserve">  Choose **Security**&amp;nbsp;▸ **Key Assistant** to see the keys of the
-[...1 lines deleted...]
-</t>
+          <t>Close *Kleopatra*.</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t xml:space="preserve">  Scegli **Security**&amp;nbsp;▸ **Key Assistant** per vedere le chiavi
-[...1 lines deleted...]
-</t>
+          <t>Chiudi *Kleopatra*.</t>
         </is>
       </c>
       <c r="D102" t="inlineStr"/>
       <c r="E102" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F102" t="inlineStr"/>
       <c r="G102" t="inlineStr"/>
       <c r="H102" t="inlineStr">
         <is>
-          <t>type: Plain text</t>
+          <t>type: Bullet: '1. '</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr"/>
       <c r="B103" t="inlineStr">
         <is>
-          <t>To send an unencrypted email, turn off the **Encrypt** toggle button.</t>
+          <t xml:space="preserve">&lt;h3&gt;Import your private key in &lt;em&gt;Thunderbird&lt;/em&gt;&lt;/h3&gt;
+</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>- Per inviare un'e-mail non crittata, disattiva il tasto **Crittografia**.</t>
+          <t xml:space="preserve">&lt;h3&gt;Importa la tua chiave privata su &lt;em&gt;Thunderbird&lt;/em&gt;&lt;/h3&gt;
+</t>
         </is>
       </c>
       <c r="D103" t="inlineStr"/>
       <c r="E103" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F103" t="inlineStr"/>
       <c r="G103" t="inlineStr"/>
       <c r="H103" t="inlineStr">
+        <is>
+          <t>type: Plain text</t>
+        </is>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="inlineStr"/>
+      <c r="B104" t="inlineStr">
+        <is>
+          <t>In *Thunderbird*:</t>
+        </is>
+      </c>
+      <c r="C104" t="inlineStr">
+        <is>
+          <t>Da *Thunderbird*:</t>
+        </is>
+      </c>
+      <c r="D104" t="inlineStr"/>
+      <c r="E104" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F104" t="inlineStr"/>
+      <c r="G104" t="inlineStr"/>
+      <c r="H104" t="inlineStr">
+        <is>
+          <t>type: Plain text</t>
+        </is>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="inlineStr"/>
+      <c r="B105" t="inlineStr">
+        <is>
+          <t>Choose **[[!img lib/open-menu.png alt="Menu" class="symbolic" link="no"]]&amp;nbsp;▸ Account Settings**.</t>
+        </is>
+      </c>
+      <c r="C105" t="inlineStr">
+        <is>
+          <t>Seleziona **[[!img lib/open-menu.png alt="Menu" class="symbolic" link="no"]]&amp;nbsp;▸ Impostazioni Account**.</t>
+        </is>
+      </c>
+      <c r="D105" t="inlineStr"/>
+      <c r="E105" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F105" t="inlineStr"/>
+      <c r="G105" t="inlineStr"/>
+      <c r="H105" t="inlineStr">
+        <is>
+          <t>type: Bullet: '1. '</t>
+        </is>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" t="inlineStr"/>
+      <c r="B106" t="inlineStr">
+        <is>
+          <t>In the left pane, identify the account that corresponds to the private key that you want to import and choose **End-to-End Encryption**.</t>
+        </is>
+      </c>
+      <c r="C106" t="inlineStr">
+        <is>
+          <t>Nel riquadro a sinistra, individua l'account che corrisonde alla chiave privata che vuoi importare e seleziona **End-to-End Encryption**.</t>
+        </is>
+      </c>
+      <c r="D106" t="inlineStr"/>
+      <c r="E106" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F106" t="inlineStr"/>
+      <c r="G106" t="inlineStr"/>
+      <c r="H106" t="inlineStr">
+        <is>
+          <t>type: Bullet: '1. '</t>
+        </is>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" t="inlineStr"/>
+      <c r="B107" t="inlineStr">
+        <is>
+          <t>In the right pane, click the **Add Key…** button.</t>
+        </is>
+      </c>
+      <c r="C107" t="inlineStr">
+        <is>
+          <t>Nel riquadro a destra fai clic sul tasto **Aggiungi chiave...**.</t>
+        </is>
+      </c>
+      <c r="D107" t="inlineStr"/>
+      <c r="E107" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F107" t="inlineStr"/>
+      <c r="G107" t="inlineStr"/>
+      <c r="H107" t="inlineStr">
+        <is>
+          <t>type: Bullet: '1. '</t>
+        </is>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" t="inlineStr"/>
+      <c r="B108" t="inlineStr">
+        <is>
+          <t>In the dialog that appears, select the option **Import an existing OpenPGP Key** and **Continue**.</t>
+        </is>
+      </c>
+      <c r="C108" t="inlineStr">
+        <is>
+          <t>Nella finestra di dialogo **Crea una Chiave OpenPGP Personale** seleziona **Importa una Chiave OpenPGP esistente** e fai clic su **Continua**.</t>
+        </is>
+      </c>
+      <c r="D108" t="inlineStr"/>
+      <c r="E108" t="inlineStr">
+        <is>
+          <t>True</t>
+        </is>
+      </c>
+      <c r="F108" t="inlineStr"/>
+      <c r="G108" t="inlineStr"/>
+      <c r="H108" t="inlineStr">
+        <is>
+          <t>type: Bullet: '1. '</t>
+        </is>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" t="inlineStr"/>
+      <c r="B109" t="inlineStr">
+        <is>
+          <t>Click the **Select File to Import…** button and choose the private key that your exported from *Kleopatra*.</t>
+        </is>
+      </c>
+      <c r="C109" t="inlineStr">
+        <is>
+          <t>Clicca sul tasto **Seleziona file da importare...** e scegli la chiave privata che hai esportato da *Kleopatra*.</t>
+        </is>
+      </c>
+      <c r="D109" t="inlineStr"/>
+      <c r="E109" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F109" t="inlineStr"/>
+      <c r="G109" t="inlineStr"/>
+      <c r="H109" t="inlineStr">
+        <is>
+          <t>type: Bullet: '1. '</t>
+        </is>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" t="inlineStr"/>
+      <c r="B110" t="inlineStr">
+        <is>
+          <t>In the next dialog, make sure that your private key is listed and that the option **Treat this key as a Personal Key** is selected.</t>
+        </is>
+      </c>
+      <c r="C110" t="inlineStr">
+        <is>
+          <t>Nella successiva finestra di dialogo verifica che la tua chiave privata sia nell'elenco e che l'opzione **Considera questa chiave come Chiave Personale** sia selezionata.</t>
+        </is>
+      </c>
+      <c r="D110" t="inlineStr"/>
+      <c r="E110" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F110" t="inlineStr"/>
+      <c r="G110" t="inlineStr"/>
+      <c r="H110" t="inlineStr">
+        <is>
+          <t>type: Bullet: '1. '</t>
+        </is>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="inlineStr"/>
+      <c r="B111" t="inlineStr">
+        <is>
+          <t>Click **Continue**, enter the passphrase for your private key (if any), and click **Continue** again.</t>
+        </is>
+      </c>
+      <c r="C111" t="inlineStr">
+        <is>
+          <t>Clicca su **Continua**, inserisci la passphrase per la tua chiave privata (se presente) e clicca nuovamente su **Continua**.</t>
+        </is>
+      </c>
+      <c r="D111" t="inlineStr"/>
+      <c r="E111" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F111" t="inlineStr"/>
+      <c r="G111" t="inlineStr"/>
+      <c r="H111" t="inlineStr">
+        <is>
+          <t>type: Bullet: '1. '</t>
+        </is>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="inlineStr"/>
+      <c r="B112" t="inlineStr">
+        <is>
+          <t xml:space="preserve">   Your private key should now be listed in the **End-to-End
+   Encryption** settings of your account.
+</t>
+        </is>
+      </c>
+      <c r="C112" t="inlineStr">
+        <is>
+          <t xml:space="preserve">   La tua chiave privata ora  dovrebbe essere elencata nel file **End-to-End
+   Impostazioni di crittografia** del tuo account.
+</t>
+        </is>
+      </c>
+      <c r="D112" t="inlineStr"/>
+      <c r="E112" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F112" t="inlineStr"/>
+      <c r="G112" t="inlineStr"/>
+      <c r="H112" t="inlineStr">
+        <is>
+          <t>type: Plain text</t>
+        </is>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="inlineStr"/>
+      <c r="B113" t="inlineStr">
+        <is>
+          <t>Select your private key to enable OpenPGP encryption for this account.</t>
+        </is>
+      </c>
+      <c r="C113" t="inlineStr">
+        <is>
+          <t>Seleziona la tua chiave privata per abilitare la crittografia OpenPGP per questo account.</t>
+        </is>
+      </c>
+      <c r="D113" t="inlineStr"/>
+      <c r="E113" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F113" t="inlineStr"/>
+      <c r="G113" t="inlineStr"/>
+      <c r="H113" t="inlineStr">
+        <is>
+          <t>type: Bullet: '1. '</t>
+        </is>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="inlineStr"/>
+      <c r="B114" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;h3 id="generate-private"&gt;Generating a new OpenPGP private key&lt;/h3&gt;
+</t>
+        </is>
+      </c>
+      <c r="C114" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;h2 id="generate-private"&gt;Crea una nuova chiave privata OpenPGP&lt;/h2&gt;
+</t>
+        </is>
+      </c>
+      <c r="D114" t="inlineStr"/>
+      <c r="E114" t="inlineStr">
+        <is>
+          <t>True</t>
+        </is>
+      </c>
+      <c r="F114" t="inlineStr"/>
+      <c r="G114" t="inlineStr"/>
+      <c r="H114" t="inlineStr">
+        <is>
+          <t>type: Plain text</t>
+        </is>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" t="inlineStr"/>
+      <c r="B115" t="inlineStr">
+        <is>
+          <t>In the left pane, identify the account for which you want to create a new OpenPGP private key and choose **End-to-End Encryption**.</t>
+        </is>
+      </c>
+      <c r="C115" t="inlineStr">
+        <is>
+          <t>Nel riquadro a sinistra identifica l'account per il quale vuoi creare una nuova chiave privata OpenPGP  e scegli **Crittografia End-to-End**.</t>
+        </is>
+      </c>
+      <c r="D115" t="inlineStr"/>
+      <c r="E115" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F115" t="inlineStr"/>
+      <c r="G115" t="inlineStr"/>
+      <c r="H115" t="inlineStr">
+        <is>
+          <t>type: Bullet: '1. '</t>
+        </is>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="inlineStr"/>
+      <c r="B116" t="inlineStr">
+        <is>
+          <t>In the **Add a Personal OpenPGP Key** dialog, choose **Create a new OpenPGP Key**.</t>
+        </is>
+      </c>
+      <c r="C116" t="inlineStr">
+        <is>
+          <t>Nella finestra di dialogo **Aggiungi una Chiave Personale OpenPGP ** scegli **Crea una nuova chiave OpenPGP**.</t>
+        </is>
+      </c>
+      <c r="D116" t="inlineStr"/>
+      <c r="E116" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F116" t="inlineStr"/>
+      <c r="G116" t="inlineStr"/>
+      <c r="H116" t="inlineStr">
+        <is>
+          <t>type: Bullet: '1. '</t>
+        </is>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" t="inlineStr"/>
+      <c r="B117" t="inlineStr">
+        <is>
+          <t>Review the settings in the next dialog, click the **Generate key** button, and then click **Confirm**.</t>
+        </is>
+      </c>
+      <c r="C117" t="inlineStr">
+        <is>
+          <t>Rivedi le impostazioni nella finestra di dialogo successiva, fai clic sul pulsante **Genera chiave**, quindi fai clic su **Conferma**.</t>
+        </is>
+      </c>
+      <c r="D117" t="inlineStr"/>
+      <c r="E117" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F117" t="inlineStr"/>
+      <c r="G117" t="inlineStr"/>
+      <c r="H117" t="inlineStr">
+        <is>
+          <t>type: Bullet: '1. '</t>
+        </is>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" t="inlineStr"/>
+      <c r="B118" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;h3 id="encrypting"&gt;Encrypting an email&lt;/h3&gt;
+</t>
+        </is>
+      </c>
+      <c r="C118" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;h2 id="encrypting"&gt;Crittare una email&lt;/h2&gt;
+</t>
+        </is>
+      </c>
+      <c r="D118" t="inlineStr"/>
+      <c r="E118" t="inlineStr">
+        <is>
+          <t>True</t>
+        </is>
+      </c>
+      <c r="F118" t="inlineStr"/>
+      <c r="G118" t="inlineStr"/>
+      <c r="H118" t="inlineStr">
+        <is>
+          <t>type: Plain text</t>
+        </is>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" t="inlineStr"/>
+      <c r="B119" t="inlineStr">
+        <is>
+          <t>To prevent you from sending unencrypted emails by mistake, *Thunderbird* in Tails is configured with the option **Enable encryption for new messages** turned on by default in the account settings.</t>
+        </is>
+      </c>
+      <c r="C119" t="inlineStr">
+        <is>
+          <t>Per evitarti di inviare per errore e-mail non cifrate, *Thunderbird* in Tails è configurato con l'opzione **Abilita la crittografia per i nuovi messaggi** attivata per impostazione predefinita nelle impostazioni dell'account.</t>
+        </is>
+      </c>
+      <c r="D119" t="inlineStr"/>
+      <c r="E119" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F119" t="inlineStr"/>
+      <c r="G119" t="inlineStr"/>
+      <c r="H119" t="inlineStr">
+        <is>
+          <t>type: Plain text</t>
+        </is>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" t="inlineStr"/>
+      <c r="B120" t="inlineStr">
+        <is>
+          <t>When composing an email:</t>
+        </is>
+      </c>
+      <c r="C120" t="inlineStr">
+        <is>
+          <t>Quando componi un'e-mail:</t>
+        </is>
+      </c>
+      <c r="D120" t="inlineStr"/>
+      <c r="E120" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F120" t="inlineStr"/>
+      <c r="G120" t="inlineStr"/>
+      <c r="H120" t="inlineStr">
+        <is>
+          <t>type: Plain text</t>
+        </is>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" t="inlineStr"/>
+      <c r="B121" t="inlineStr">
+        <is>
+          <t>If the **Encrypt** toggle button is on, *Thunderbird* will encrypt the email before sending.</t>
+        </is>
+      </c>
+      <c r="C121" t="inlineStr">
+        <is>
+          <t>Se il tasto **Encrypt** è attivo, *Thunderbird* cifrerà l'e-mail prima dell'invio.</t>
+        </is>
+      </c>
+      <c r="D121" t="inlineStr"/>
+      <c r="E121" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F121" t="inlineStr"/>
+      <c r="G121" t="inlineStr"/>
+      <c r="H121" t="inlineStr">
+        <is>
+          <t>type: Bullet: '- '</t>
+        </is>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" t="inlineStr"/>
+      <c r="B122" t="inlineStr">
+        <is>
+          <t xml:space="preserve">  *Thunderbird* warns you if you miss the key of some of the recipients
+  or if you still have to accept some of their keys.
+</t>
+        </is>
+      </c>
+      <c r="C122" t="inlineStr">
+        <is>
+          <t xml:space="preserve">  *Thunderbird* ti avverte se ti manca la chiave di alcuni dei destinatari
+  o se devi ancora accettare alcune delle loro chiavi.
+</t>
+        </is>
+      </c>
+      <c r="D122" t="inlineStr"/>
+      <c r="E122" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F122" t="inlineStr"/>
+      <c r="G122" t="inlineStr"/>
+      <c r="H122" t="inlineStr">
+        <is>
+          <t>type: Plain text</t>
+        </is>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" t="inlineStr"/>
+      <c r="B123" t="inlineStr">
+        <is>
+          <t xml:space="preserve">  Choose **Security**&amp;nbsp;▸ **Key Assistant** to see the keys of the
+  receipts and solve any issue.
+</t>
+        </is>
+      </c>
+      <c r="C123" t="inlineStr">
+        <is>
+          <t xml:space="preserve">  Scegli **Security**&amp;nbsp;▸ **Key Assistant** per vedere le chiavi
+  ricevute e risolvere qualsiasi problema.
+</t>
+        </is>
+      </c>
+      <c r="D123" t="inlineStr"/>
+      <c r="E123" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F123" t="inlineStr"/>
+      <c r="G123" t="inlineStr"/>
+      <c r="H123" t="inlineStr">
+        <is>
+          <t>type: Plain text</t>
+        </is>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" t="inlineStr"/>
+      <c r="B124" t="inlineStr">
+        <is>
+          <t>To send an unencrypted email, turn off the **Encrypt** toggle button.</t>
+        </is>
+      </c>
+      <c r="C124" t="inlineStr">
+        <is>
+          <t>'- Per inviare un'e-mail non crittata, disattiva il tasto **Crittografia**.</t>
+        </is>
+      </c>
+      <c r="D124" t="inlineStr"/>
+      <c r="E124" t="inlineStr">
+        <is>
+          <t>True</t>
+        </is>
+      </c>
+      <c r="F124" t="inlineStr"/>
+      <c r="G124" t="inlineStr"/>
+      <c r="H124" t="inlineStr">
         <is>
           <t>type: Bullet: '- '</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>