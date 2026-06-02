--- v0 (2026-03-24)
+++ v1 (2026-06-02)
@@ -587,134 +587,125 @@
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F5" t="inlineStr"/>
       <c r="G5" t="inlineStr"/>
       <c r="H5" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr"/>
       <c r="B6" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;div&gt;
   &lt;p class="big"&gt;Well done!&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;div class="clone"&gt;
+          <t xml:space="preserve">&lt;div&gt;
+  &lt;p class="big"&gt;¡Bien hecho!&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F6" t="inlineStr"/>
-      <c r="G6" t="inlineStr">
-[...5 lines deleted...]
-      </c>
+      <c r="G6" t="inlineStr"/>
       <c r="H6" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr"/>
       <c r="B7" t="inlineStr">
         <is>
           <t xml:space="preserve">  &lt;p&gt;You have installed Tails on your USB stick.&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;¡Felicitaciones, haz instalado Tails en tu memoria USB!&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F7" t="inlineStr"/>
       <c r="G7" t="inlineStr">
         <is>
-          <t xml:space="preserve">Suggested in Weblate:   &lt;p&gt;¡Felicitaciones, has instalado Tails en tu memoria USB!&lt;/p&gt;
+          <t xml:space="preserve">Suggested in Weblate:   &lt;p&gt;¡Haz instalado Tails en tu memoria USB!&lt;/p&gt;
+Suggested in Weblate:   &lt;p&gt;¡Felicitaciones, has instalado Tails en tu memoria USB!&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr"/>
       <c r="B8" t="inlineStr">
         <is>
           <t xml:space="preserve">  &lt;p&gt;In the next step, you will make your computer start on this USB stick.&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;h2&gt;Hacer que la computadora inicie en la memoria USB.&lt;/h2&gt;
+          <t xml:space="preserve">  &lt;p&gt;En el siguiente paso, harás que tu computadora se inicie en esta memoria USB.&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F8" t="inlineStr"/>
-      <c r="G8" t="inlineStr">
-[...4 lines deleted...]
-      </c>
+      <c r="G8" t="inlineStr"/>
       <c r="H8" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr"/>
       <c r="B9" t="inlineStr">
         <is>
           <t xml:space="preserve">  &lt;p&gt;Tails might not work on your computer, so good luck!&lt;/p&gt;
 &lt;/div&gt;
 </t>
         </is>
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr"/>
       <c r="E9" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F9" t="inlineStr"/>
       <c r="G9" t="inlineStr"/>
       <c r="H9" t="inlineStr">
@@ -1700,134 +1691,140 @@
       <c r="C44" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;ul&gt;
 </t>
         </is>
       </c>
       <c r="D44" t="inlineStr"/>
       <c r="E44" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F44" t="inlineStr"/>
       <c r="G44" t="inlineStr"/>
       <c r="H44" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr"/>
       <c r="B45" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;li class="windows upgrade-windows"&gt;
-&lt;p&gt;If no Boot Menu appears, refer to the [[instructions on starting Tails using
-the Boot Menu key|doc/first_steps/start/pc#boot-menu-key]].&lt;/p&gt;
+&lt;p&gt;If the computer doesn't restart on your Tails USB stick:&lt;/p&gt;
+  &lt;ol&gt;
+    &lt;li&gt;&lt;p&gt;Wait 2&amp;ndash;3 minutes and try again. Some USB sticks need some rest after installing.&lt;/p&gt;&lt;/li&gt;
+    &lt;li&gt;&lt;p&gt;Try other options in the &lt;b&gt;Use a device&lt;/b&gt; screen, for example &lt;b&gt;USB FDD&lt;/b&gt; if available.&lt;/p&gt;&lt;/li&gt;
+    &lt;li&gt;&lt;p&gt;Try all other USB ports on the computer. Some USB ports cannot be used to start from.&lt;/p&gt;&lt;/li&gt;
+    &lt;li&gt;&lt;p&gt;Refer to the [[instructions on starting Tails using the Boot Menu key|doc/first_steps/start/pc#boot-menu-key]].&lt;/p&gt;&lt;/li&gt;
+  &lt;/ol&gt;
 &lt;/li&gt;
 </t>
         </is>
       </c>
       <c r="C45" t="inlineStr"/>
       <c r="D45" t="inlineStr"/>
       <c r="E45" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F45" t="inlineStr"/>
       <c r="G45" t="inlineStr"/>
       <c r="H45" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr"/>
       <c r="B46" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;li class="linux expert pc-clone upgrade-clone upgrade-tails upgrade-linux"&gt;
 &lt;p&gt;If none of the possible Boot Menu keys from the previous technique work,
 refer to the [[troubleshooting instructions about Tails not starting at
 all|doc/first_steps/start/pc#not-at-all]].&lt;/p&gt;
 &lt;/li&gt;
 </t>
         </is>
       </c>
       <c r="C46" t="inlineStr"/>
       <c r="D46" t="inlineStr"/>
       <c r="E46" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F46" t="inlineStr"/>
       <c r="G46" t="inlineStr"/>
       <c r="H46" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr"/>
       <c r="B47" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;li class="windows upgrade-windows linux expert pc-clone upgrade-clone upgrade-tails upgrade-linux"&gt;
-&lt;p&gt;If the Boot Menu appears but your USB stick is not listed in the Boot Menu:&lt;/p&gt;
+          <t xml:space="preserve">&lt;li class="linux expert pc-clone upgrade-clone upgrade-tails upgrade-linux"&gt;
+&lt;p&gt;If the Boot Menu appears, but your USB stick is not listed in the Boot Menu:&lt;/p&gt;
   &lt;ol&gt;
   &lt;li&gt;&lt;p&gt;Wait 2&amp;ndash;3 minutes and try again. Some USB sticks need some rest after installing.&lt;/p&gt;&lt;/li&gt;
   &lt;li&gt;&lt;p&gt;Try all other USB ports on the computer. Some USB ports cannot be used to start from.&lt;/p&gt;&lt;/li&gt;
   &lt;/ol&gt;
 &lt;/li&gt;
 </t>
         </is>
       </c>
       <c r="C47" t="inlineStr"/>
       <c r="D47" t="inlineStr"/>
       <c r="E47" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F47" t="inlineStr"/>
       <c r="G47" t="inlineStr"/>
       <c r="H47" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr"/>
       <c r="B48" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;li&gt;
-&lt;p class="windows upgrade-windows linux expert pc-clone upgrade-clone upgrade-tails upgrade-linux"&gt;If your USB stick is listed in the Boot Menu but the Boot Loader does not appear:&lt;/p&gt;
-&lt;p class="mac mac-clone upgrade-mac"&gt;If your USB stick appears in the list of startup disks but the Boot Loader does not appear:&lt;/p&gt;
+&lt;p class="windows upgrade-windows"&gt;If the computer restarts on your Tails USB stick, but the Boot Loader doesn't appear:&lt;/p&gt;
+&lt;p class="linux expert pc-clone upgrade-clone upgrade-tails upgrade-linux"&gt;If your USB stick is listed in the Boot Menu, but the Boot Loader doesn't appear:&lt;/p&gt;
+&lt;p class="mac mac-clone upgrade-mac"&gt;If your USB stick appears in the list of startup disks, but the Boot Loader doesn't appear:&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="C48" t="inlineStr"/>
       <c r="D48" t="inlineStr"/>
       <c r="E48" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F48" t="inlineStr"/>
       <c r="G48" t="inlineStr"/>
       <c r="H48" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr"/>
       <c r="B49" t="inlineStr">
         <is>
           <t xml:space="preserve">[[!inline pages="install/inc/steps/basic_troubleshooting.inline" raw="yes" sort="age"]]
 </t>
         </is>
@@ -1866,51 +1863,51 @@
           <t xml:space="preserve">   &lt;div class="bug mac-dvd"&gt;
    &lt;p&gt;Si tu computador no arranca desde el DVD Tails, tal vez sea imposible por ahora arrancar Tails desde tu modelo de Mac.&lt;/p&gt;
    &lt;/div&gt;
 </t>
         </is>
       </c>
       <c r="D50" t="inlineStr"/>
       <c r="E50" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F50" t="inlineStr"/>
       <c r="G50" t="inlineStr"/>
       <c r="H50" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr"/>
       <c r="B51" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;li&gt;
-&lt;p&gt;If the Boot Loader appears but Tails fails to start after the Boot Loader,
+&lt;p&gt;If the Boot Loader appears, but Tails fails to start after the Boot Loader,
 refer to
 &lt;span class="windows upgrade-windows linux expert pc-clone upgrade-clone upgrade-tails upgrade-linux"&gt;[[the troubleshooting section about Tails not starting after the Boot Loader|doc/first_steps/start/pc#not-entirely]].&lt;/span&gt;
 &lt;span class="mac mac-clone upgrade-mac"&gt;[[the troubleshooting section about Tails not starting after the Boot Loader|doc/first_steps/start/mac#not-entirely]].&lt;/span&gt;&lt;/p&gt;
 &lt;/li&gt;
 </t>
         </is>
       </c>
       <c r="C51" t="inlineStr"/>
       <c r="D51" t="inlineStr"/>
       <c r="E51" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F51" t="inlineStr"/>
       <c r="G51" t="inlineStr"/>
       <c r="H51" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr"/>
       <c r="B52" t="inlineStr">
@@ -2010,67 +2007,62 @@
       <c r="C55" t="inlineStr"/>
       <c r="D55" t="inlineStr"/>
       <c r="E55" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F55" t="inlineStr"/>
       <c r="G55" t="inlineStr"/>
       <c r="H55" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr"/>
       <c r="B56" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;h1 id="tails" class="step windows linux mac"&gt;Welcome to Tails!&lt;/h1&gt;
 </t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;h1 id="tails" class="step windows linux mac"&gt;¡Bienvenido/a a Tails!&lt;/h1&gt;
+          <t xml:space="preserve">&lt;h1 id="tails" class="step windows linux mac"&gt;¡Te damos la bienvenida a Tails!&lt;/h1&gt;
 </t>
         </is>
       </c>
       <c r="D56" t="inlineStr"/>
       <c r="E56" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F56" t="inlineStr"/>
-      <c r="G56" t="inlineStr">
-[...4 lines deleted...]
-      </c>
+      <c r="G56" t="inlineStr"/>
       <c r="H56" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr"/>
       <c r="B57" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;div class="step-image windows linux mac"&gt;[[!img install/inc/infography/tails.png link="no" alt=""]]&lt;/div&gt;
 </t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;div class="step-image windows linux mac"&gt;[[!img install/inc/infography/tails.png link="no" alt=""]]&lt;/div&gt;
 </t>
         </is>
       </c>
       <c r="D57" t="inlineStr"/>
       <c r="E57" t="inlineStr">
         <is>
           <t>False</t>
         </is>