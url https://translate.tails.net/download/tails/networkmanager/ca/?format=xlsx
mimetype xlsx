--- v0 (2026-03-04)
+++ v1 (2026-08-03)
@@ -1053,51 +1053,55 @@
       <c r="H22" t="inlineStr">
         <is>
           <t>type: Title =</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr"/>
       <c r="B23" t="inlineStr">
         <is>
           <t>To modify your network settings, for example, to configure whether or not to automatically connect to a Wi-Fi network, choose **Apps&amp;nbsp;▸ System Tools&amp;nbsp;▸ Settings&amp;nbsp;▸ Network**.</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Per modificar la configuració de la vostra xarxa, per exemple, per configurar si us connecteu automàticament o no a una xarxa Wi-Fi, seleccioneu **Aplicacions&amp;nbsp;▸ Eines del sistema&amp;nbsp;▸ Paràmetres&amp;nbsp;▸ Xarxa**.</t>
         </is>
       </c>
       <c r="D23" t="inlineStr"/>
       <c r="E23" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F23" t="inlineStr"/>
-      <c r="G23" t="inlineStr"/>
+      <c r="G23" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Per a modificar la configuració de la vostra xarxa, per exemple, per a configurar si us connecteu automàticament o no a una xarxa Wi-Fi, seleccioneu **Aplicacions&amp;nbsp;▸ Eines del sistema&amp;nbsp;▸ Paràmetres&amp;nbsp;▸ Xarxa**.</t>
+        </is>
+      </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>