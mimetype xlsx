--- v0 (2026-03-04)
+++ v1 (2026-06-10)
@@ -630,51 +630,51 @@
       <c r="B8" t="inlineStr">
         <is>
           <t xml:space="preserve">[[!meta script="install/inc/js/download"]]
 </t>
         </is>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F8" t="inlineStr"/>
       <c r="G8" t="inlineStr"/>
       <c r="H8" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr"/>
       <c r="B9" t="inlineStr">
         <is>
-          <t xml:space="preserve">[[!meta script="install/inc/js/forge.sha256.min"]]
+          <t xml:space="preserve">[[!meta script="install/inc/js/forge.min"]]
 </t>
         </is>
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr"/>
       <c r="E9" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F9" t="inlineStr"/>
       <c r="G9" t="inlineStr"/>
       <c r="H9" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr"/>
       <c r="B10" t="inlineStr">
         <is>
           <t xml:space="preserve">[[!inline pages="install/inc/overview" raw="yes" sort="age"]]
 </t>
         </is>
@@ -833,51 +833,51 @@
       <c r="A16" t="inlineStr"/>
       <c r="B16" t="inlineStr">
         <is>
           <t>Install *GNOME Disks*.</t>
         </is>
       </c>
       <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr"/>
       <c r="E16" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F16" t="inlineStr"/>
       <c r="G16" t="inlineStr"/>
       <c r="H16" t="inlineStr">
         <is>
           <t>type: Bullet: '1. '</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr"/>
       <c r="B17" t="inlineStr">
         <is>
-          <t>If you are using the GNOME desktop environment, &lt;span class="application"&gt;GNOME Disks&lt;/span&gt; should be installed by default.</t>
+          <t>If you are using the GNOME desktop environment, *GNOME Disks* should be installed by default.</t>
         </is>
       </c>
       <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr"/>
       <c r="E17" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F17" t="inlineStr"/>
       <c r="G17" t="inlineStr"/>
       <c r="H17" t="inlineStr">
         <is>
           <t>type: Bullet: '   - '</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr"/>
       <c r="B18" t="inlineStr">
         <is>
           <t>Otherwise, install the `gnome-disk-utility` package using the usual installation method for your distribution.</t>
         </is>
       </c>
       <c r="C18" t="inlineStr"/>