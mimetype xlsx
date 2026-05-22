--- v0 (2026-03-19)
+++ v1 (2026-05-22)
@@ -497,51 +497,51 @@
         </is>
       </c>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F2" t="inlineStr"/>
       <c r="G2" t="inlineStr"/>
       <c r="H2" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr"/>
       <c r="B3" t="inlineStr">
         <is>
           <t>Tails is [Free Software](https://www.gnu.org/philosophy/free-sw.html): you can download, use, and share it with no restrictions.</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>Tails – [бесплатное программное обеспечение](https://www.gnu.org/philosophy/free-sw.html): вы можете скачивать, использовать и делиться им без каких-либо ограничений.</t>
+          <t>Tails – [бесплатное программное обеспечение](https://www.gnu.org/philosophy/free-sw.ru.html): вы можете скачивать, использовать и делиться им без каких-либо ограничений.</t>
         </is>
       </c>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F3" t="inlineStr"/>
       <c r="G3" t="inlineStr"/>
       <c r="H3" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr"/>
       <c r="B4" t="inlineStr">
         <is>
           <t>The Tails source code is released under the GNU/GPL (version 3 or above) and is Copyright (C) Tails developers &lt;foundations@tails.net&gt;.  Any exception to this rule is documented either below or in the affected source file.</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
@@ -701,124 +701,117 @@
         </is>
       </c>
       <c r="D10" t="inlineStr"/>
       <c r="E10" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F10" t="inlineStr"/>
       <c r="G10" t="inlineStr"/>
       <c r="H10" t="inlineStr">
         <is>
           <t>type: Bullet: '- '</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr"/>
       <c r="B11" t="inlineStr">
         <is>
           <t>The [[!tails_gitweb config/chroot_local-includes/usr/share/tails/chroot-browsers/unsafe-browser/extensions/red-2.0-an+fx.xpi desc="red theme"]] used by Tails' _Unsafe Browser_ was downloaded from Mozilla add-ons website (&lt;https://addons.mozilla.org/en-US/firefox/addon/simplyred/&gt;):</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t xml:space="preserve">- Тема [[!tails_gitweb
-[...6 lines deleted...]
-</t>
+          <t>Тема [[!tails_gitweb config/chroot_local-includes/usr/share/tails/chroot-browsers/unsafe-browser/extensions/red-2.0-an+fx.xpi desc="red theme"]], используемая небезопасным браузером Tails (Unsafe Browser), получена с веб-сайта дополнений Mozilla (&lt;https://addons.mozilla.org/ru/firefox/addon/simplyred/&gt;):</t>
         </is>
       </c>
       <c r="D11" t="inlineStr"/>
       <c r="E11" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F11" t="inlineStr"/>
       <c r="G11" t="inlineStr">
         <is>
           <t>Suggested in Weblate: [[!tails_gitweb config/chroot_local-includes/usr/share/tails/chroot-browsers/unsafe-browser/extensions/red-2.0-an+fx.xpi desc="red theme"]] использовано Tails'_Небезопасный_браузер_скачан с сайта дополнений Mozilla (&lt;https://addons.mozilla.org/en-US/firefox/addon/simplyred/&gt;):</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>type: Bullet: '- '</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr"/>
       <c r="B12" t="inlineStr">
         <is>
           <t>license: Creative Commons Attribution 3.0</t>
         </is>
       </c>
-      <c r="C12" t="inlineStr"/>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>Лицензия: Creative Commons Attribution 3.0</t>
+        </is>
+      </c>
       <c r="D12" t="inlineStr"/>
       <c r="E12" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F12" t="inlineStr"/>
-      <c r="G12" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G12" t="inlineStr"/>
       <c r="H12" t="inlineStr">
         <is>
           <t>type: Bullet: '  - '</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr"/>
       <c r="B13" t="inlineStr">
         <is>
           <t>author: [Firefox user 14030863](https://addons.mozilla.org/en-US/firefox/user/14030863/)</t>
         </is>
       </c>
-      <c r="C13" t="inlineStr"/>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>Автор: [Firefox user 14030863](https://addons.mozilla.org/ru/firefox/user/14030863/)</t>
+        </is>
+      </c>
       <c r="D13" t="inlineStr"/>
       <c r="E13" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F13" t="inlineStr"/>
-      <c r="G13" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G13" t="inlineStr"/>
       <c r="H13" t="inlineStr">
         <is>
           <t>type: Bullet: '  - '</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr"/>
       <c r="B14" t="inlineStr">
         <is>
           <t>Icons copied from [[!debpts gnome-icon-theme]]:</t>
         </is>
       </c>
       <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr"/>
       <c r="E14" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F14" t="inlineStr"/>
       <c r="G14" t="inlineStr"/>
       <c r="H14" t="inlineStr">
         <is>
           <t>type: Bullet: '- '</t>
@@ -1383,109 +1376,109 @@
         </is>
       </c>
       <c r="D38" t="inlineStr"/>
       <c r="E38" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F38" t="inlineStr"/>
       <c r="G38" t="inlineStr"/>
       <c r="H38" t="inlineStr">
         <is>
           <t>type: Bullet: '- '</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr"/>
       <c r="B39" t="inlineStr">
         <is>
           <t>The drawings on our [[Home|index]], [[About|about]], and [[Warnings|doc/about/warnings]] pages are licensed under the [Creative Commons Attribution-ShareAlike 4.0 International License](https://creativecommons.org/licenses/by-sa/4.0/), copyright [Andrés Fernández Cordón](https://anhdres.com/)  ([[source|lib/drawings.zip]] for Adobe Illustrator).</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Иллюстрации на наших страницах [[Главная|index]] и [[О нас|about]] лицензированы [Creative Commons Attribution-ShareAlike 4.0 International License](https://creativecommons.org/licenses/by-sa/4.0/), копирайт [Andrés Fernández Cordón](https://anhdres.com/)  ([[источник|lib/drawings.zip]] для Adobe Illustrator).</t>
+          <t>Иллюстрации на наших страницах [[Главная|index]] и [[О нас|about]] лицензированы [Creative Commons Attribution-ShareAlike 4.0 International License](https://creativecommons.org/licenses/by-sa/4.0/deed.ru), копирайт [Andrés Fernández Cordón](https://anhdres.com/)  ([[источник|lib/drawings.zip]] для Adobe Illustrator).</t>
         </is>
       </c>
       <c r="D39" t="inlineStr"/>
       <c r="E39" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F39" t="inlineStr"/>
       <c r="G39" t="inlineStr"/>
       <c r="H39" t="inlineStr">
         <is>
           <t>type: Bullet: '- '</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr"/>
       <c r="B40" t="inlineStr">
         <is>
           <t>All the [[drawings of our personas|contribute/personas]] are licensed under the [Creative Commons Attribution-ShareAlike 4.0 International License](https://creativecommons.org/licenses/by-sa/4.0/), copyright Thomas Verguet.</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Все [[иллюстрации лично нас|contribute/personas]] лицензированы [Creative Commons Attribution-ShareAlike 4.0 International License](https://creativecommons.org/licenses/by-sa/4.0/), копирайт Thomas Verguet.</t>
+          <t>Все [[иллюстрации лично нас|contribute/personas]] лицензированы [Creative Commons Attribution-ShareAlike 4.0 International License](https://creativecommons.org/licenses/by-sa/4.0/deed.ru), копирайт Thomas Verguet.</t>
         </is>
       </c>
       <c r="D40" t="inlineStr"/>
       <c r="E40" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F40" t="inlineStr"/>
       <c r="G40" t="inlineStr"/>
       <c r="H40" t="inlineStr">
         <is>
           <t>type: Bullet: '- '</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr"/>
       <c r="B41" t="inlineStr">
         <is>
           <t>The [[Boot Menu animation|doc/first_steps/start/pc#animation]] is licensed under the [Creative Commons Attribution-ShareAlike 4.0 International License](https://creativecommons.org/licenses/by-sa/4.0/), copyright [Odile Carabantes](https://studiomoare.com/) and Enso Studio ([source](https://gitlab.tails.boum.org/tails/ux/-/raw/master/boot%20menu%20key/animation.rar)  for Adobe Illustrator and Adobe Premiere).</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>[[Анимация загрузочного меню|install/win/usb#animation]] лицензирована [Creative Commons Attribution-ShareAlike 4.0 International License](https://creativecommons.org/licenses/by-sa/4.0/), копирайт [Odile Carabantes](https://studiomoare.com/) и [Enso Studio](https://www.ensostudio.tv/) ([источник](https://gitlab.tails.boum.org/tails/ux/-/raw/master/boot%20menu%20key/animation.rar) для Adobe Illustrator и Adobe Premiere).</t>
+          <t>[[Анимация загрузочного меню|doc/first_steps/start/pc#animation]] лицензирована [Creative Commons Attribution-ShareAlike 4.0 International License](https://creativecommons.org/licenses/by-sa/4.0/deed.ru), копирайт [Odile Carabantes](https://studiomoare.com/) и Enso Studio ([источник](https://gitlab.tails.boum.org/tails/ux/-/raw/master/boot%20menu%20key/animation.rar) для Adobe Illustrator и Adobe Premiere).</t>
         </is>
       </c>
       <c r="D41" t="inlineStr"/>
       <c r="E41" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F41" t="inlineStr"/>
       <c r="G41" t="inlineStr"/>
       <c r="H41" t="inlineStr">
         <is>
           <t>type: Bullet: '- '</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr"/>
       <c r="B42" t="inlineStr">
         <is>
           <t>Icons from [[The Noun Project|http://thenounproject.com/]]:</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>- Значки из [[The Noun Project|http://thenounproject.com/]]:</t>
         </is>
       </c>
       <c r="D42" t="inlineStr"/>
       <c r="E42" t="inlineStr">
         <is>