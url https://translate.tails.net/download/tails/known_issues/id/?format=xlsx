--- v0 (2026-03-20)
+++ v1 (2026-07-12)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H158"/>
+  <dimension ref="A1:H157"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>location</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>source</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>target</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -1722,2414 +1722,2392 @@
 Verifying shim SBAT data failed: Security Policy Violation&lt;br&gt;
 Something has gone seriously wrong: SBAT self-check failed: Security Policy Violation
 &lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="C54" t="inlineStr"/>
       <c r="D54" t="inlineStr"/>
       <c r="E54" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F54" t="inlineStr"/>
       <c r="G54" t="inlineStr"/>
       <c r="H54" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr"/>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Or</t>
+          <t>If you get this error message when starting Tails, then do a [[manual upgrade|doc/upgrade#manual]] of your Tails USB to Tails 6.7 or later.</t>
         </is>
       </c>
       <c r="C55" t="inlineStr"/>
       <c r="D55" t="inlineStr"/>
       <c r="E55" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F55" t="inlineStr"/>
       <c r="G55" t="inlineStr"/>
       <c r="H55" t="inlineStr">
         <is>
-          <t>type: Plain text</t>
+          <t>type: Bullet: '- '</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr"/>
       <c r="B56" t="inlineStr">
         <is>
-          <t>If you get this error message when starting Tails, then do a [[manual upgrade|doc/upgrade#manual]] of your Tails USB to Tails 6.7 or later.</t>
+          <t>If you get this error message when starting your regular Linux operating system, then it means that your Linux operating system is outdated.</t>
         </is>
       </c>
       <c r="C56" t="inlineStr"/>
       <c r="D56" t="inlineStr"/>
       <c r="E56" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F56" t="inlineStr"/>
       <c r="G56" t="inlineStr"/>
       <c r="H56" t="inlineStr">
         <is>
           <t>type: Bullet: '- '</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr"/>
       <c r="B57" t="inlineStr">
         <is>
-          <t>If you get this error message when starting your regular Linux operating system, then it means that your Linux operating system is outdated.</t>
+          <t>Edit your UEFI settings to disable Secure Boot.</t>
         </is>
       </c>
       <c r="C57" t="inlineStr"/>
       <c r="D57" t="inlineStr"/>
       <c r="E57" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F57" t="inlineStr"/>
       <c r="G57" t="inlineStr"/>
       <c r="H57" t="inlineStr">
         <is>
-          <t>type: Bullet: '- '</t>
+          <t>type: Bullet: '  1. '</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr"/>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Edit your UEFI settings to disable Secure Boot.</t>
+          <t xml:space="preserve">     With Secure Boot disabled, your regular Linux operating system should
+     start again.
+</t>
         </is>
       </c>
       <c r="C58" t="inlineStr"/>
       <c r="D58" t="inlineStr"/>
       <c r="E58" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F58" t="inlineStr"/>
       <c r="G58" t="inlineStr"/>
       <c r="H58" t="inlineStr">
         <is>
-          <t>type: Bullet: '  1. '</t>
+          <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr"/>
       <c r="B59" t="inlineStr">
         <is>
-          <t xml:space="preserve">     With Secure Boot disabled, your regular Linux operating system should
-     start again.
+          <t xml:space="preserve">     To learn how to edit the BIOS or UEFI settings, search for the user manual
+     of the computer on the support website of the manufacturer.
 </t>
         </is>
       </c>
       <c r="C59" t="inlineStr"/>
       <c r="D59" t="inlineStr"/>
       <c r="E59" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F59" t="inlineStr"/>
       <c r="G59" t="inlineStr"/>
       <c r="H59" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr"/>
       <c r="B60" t="inlineStr">
         <is>
-          <t xml:space="preserve">     To learn how to edit the BIOS or UEFI settings, search for the user manual
-[...1 lines deleted...]
-</t>
+          <t>Update your regular Linux operating system.</t>
         </is>
       </c>
       <c r="C60" t="inlineStr"/>
       <c r="D60" t="inlineStr"/>
       <c r="E60" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F60" t="inlineStr"/>
       <c r="G60" t="inlineStr"/>
       <c r="H60" t="inlineStr">
         <is>
-          <t>type: Plain text</t>
+          <t>type: Bullet: '  1. '</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr"/>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Update your regular Linux operating system.</t>
+          <t>Try to enable Secure Boot again in your UEFI settings.</t>
         </is>
       </c>
       <c r="C61" t="inlineStr"/>
       <c r="D61" t="inlineStr"/>
       <c r="E61" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F61" t="inlineStr"/>
       <c r="G61" t="inlineStr"/>
       <c r="H61" t="inlineStr">
         <is>
           <t>type: Bullet: '  1. '</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr"/>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Try to enable Secure Boot again in your UEFI settings.</t>
+          <t xml:space="preserve">     If your regular Linux operating system still doesn't start, then disable
+     Secure Boot again. You can try to enable Secure Boot again in the future.
+</t>
         </is>
       </c>
       <c r="C62" t="inlineStr"/>
       <c r="D62" t="inlineStr"/>
       <c r="E62" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F62" t="inlineStr"/>
       <c r="G62" t="inlineStr"/>
       <c r="H62" t="inlineStr">
         <is>
-          <t>type: Bullet: '  1. '</t>
+          <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr"/>
       <c r="B63" t="inlineStr">
         <is>
-          <t xml:space="preserve">     If your regular Linux operating system still doesn't start, then disable
-     Secure Boot again. You can try to enable Secure Boot again in the future.
+          <t xml:space="preserve">     It might take several months for your Linux distribution to provide updates
+     before you can enable Secure Boot again.
 </t>
         </is>
       </c>
       <c r="C63" t="inlineStr"/>
       <c r="D63" t="inlineStr"/>
       <c r="E63" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F63" t="inlineStr"/>
       <c r="G63" t="inlineStr"/>
       <c r="H63" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr"/>
       <c r="B64" t="inlineStr">
         <is>
-          <t xml:space="preserve">     It might take several months for your Linux distribution to provide updates
-[...4 lines deleted...]
-      <c r="C64" t="inlineStr"/>
+          <t xml:space="preserve">&lt;h1 id="wifi"&gt;Networking issues&lt;/h1&gt;
+</t>
+        </is>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;a id="nvidia-pascal"&gt;&lt;/a&gt;
+</t>
+        </is>
+      </c>
       <c r="D64" t="inlineStr"/>
       <c r="E64" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F64" t="inlineStr"/>
       <c r="G64" t="inlineStr"/>
       <c r="H64" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr"/>
       <c r="B65" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;h1 id="wifi"&gt;Networking issues&lt;/h1&gt;
-[...8 lines deleted...]
-      </c>
+          <t xml:space="preserve">&lt;h2 id="problematic-wifi"&gt;Problematic Wi-Fi interfaces&lt;/h2&gt;
+</t>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr"/>
       <c r="D65" t="inlineStr"/>
       <c r="E65" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F65" t="inlineStr"/>
       <c r="G65" t="inlineStr"/>
       <c r="H65" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr"/>
       <c r="B66" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;h2 id="problematic-wifi"&gt;Problematic Wi-Fi interfaces&lt;/h2&gt;
-</t>
+          <t>Check in this section if there is a workaround to get your Wi-Fi interface work in Tails.</t>
         </is>
       </c>
       <c r="C66" t="inlineStr"/>
       <c r="D66" t="inlineStr"/>
       <c r="E66" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F66" t="inlineStr"/>
       <c r="G66" t="inlineStr"/>
       <c r="H66" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr"/>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Check in this section if there is a workaround to get your Wi-Fi interface work in Tails.</t>
+          <t>To know the model of your Wi-Fi interface:</t>
         </is>
       </c>
       <c r="C67" t="inlineStr"/>
       <c r="D67" t="inlineStr"/>
       <c r="E67" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F67" t="inlineStr"/>
       <c r="G67" t="inlineStr"/>
       <c r="H67" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr"/>
       <c r="B68" t="inlineStr">
         <is>
-          <t>To know the model of your Wi-Fi interface:</t>
+          <t>Open a *Console* and execute the following command.</t>
         </is>
       </c>
       <c r="C68" t="inlineStr"/>
       <c r="D68" t="inlineStr"/>
       <c r="E68" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F68" t="inlineStr"/>
       <c r="G68" t="inlineStr"/>
       <c r="H68" t="inlineStr">
         <is>
-          <t>type: Plain text</t>
+          <t>type: Bullet: '1. '</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr"/>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Open a *Console* and execute the following command.</t>
+          <t xml:space="preserve">       lspci -v | grep "Network controller"
+</t>
         </is>
       </c>
       <c r="C69" t="inlineStr"/>
       <c r="D69" t="inlineStr"/>
       <c r="E69" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F69" t="inlineStr"/>
       <c r="G69" t="inlineStr"/>
       <c r="H69" t="inlineStr">
         <is>
-          <t>type: Bullet: '1. '</t>
+          <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr"/>
       <c r="B70" t="inlineStr">
         <is>
-          <t xml:space="preserve">       lspci -v | grep "Network controller"
+          <t xml:space="preserve">&lt;h3 id="88w8897"&gt;88W8897 [AVASTAR] 802.11ac Wireless&lt;/h3&gt;
 </t>
         </is>
       </c>
       <c r="C70" t="inlineStr"/>
       <c r="D70" t="inlineStr"/>
       <c r="E70" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F70" t="inlineStr"/>
       <c r="G70" t="inlineStr"/>
       <c r="H70" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr"/>
       <c r="B71" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;h3 id="88w8897"&gt;88W8897 [AVASTAR] 802.11ac Wireless&lt;/h3&gt;
+          <t xml:space="preserve">&lt;!--
+Last updated: 2018-09-19
+--&gt;
 </t>
         </is>
       </c>
       <c r="C71" t="inlineStr"/>
       <c r="D71" t="inlineStr"/>
       <c r="E71" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F71" t="inlineStr"/>
       <c r="G71" t="inlineStr"/>
       <c r="H71" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr"/>
       <c r="B72" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;!--
-Last updated: 2018-09-19
---&gt;
-</t>
+          <t>On some computers with a Marvell Avastar 88W8897 Wi-Fi adapter, such as some Microsoft Surface Pro models, Tails fails to connect to Wi-Fi networks.</t>
         </is>
       </c>
       <c r="C72" t="inlineStr"/>
       <c r="D72" t="inlineStr"/>
       <c r="E72" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F72" t="inlineStr"/>
       <c r="G72" t="inlineStr"/>
       <c r="H72" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr"/>
       <c r="B73" t="inlineStr">
         <is>
-          <t>On some computers with a Marvell Avastar 88W8897 Wi-Fi adapter, such as some Microsoft Surface Pro models, Tails fails to connect to Wi-Fi networks.</t>
+          <t>If you experience this problem, you can try to [[disable MAC address anonymization|doc/first_steps/welcome_screen/mac_spoofing]] that sometimes fixes it.</t>
         </is>
       </c>
       <c r="C73" t="inlineStr"/>
       <c r="D73" t="inlineStr"/>
       <c r="E73" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F73" t="inlineStr"/>
       <c r="G73" t="inlineStr"/>
       <c r="H73" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr"/>
       <c r="B74" t="inlineStr">
         <is>
-          <t>If you experience this problem, you can try to [[disable MAC address anonymization|doc/first_steps/welcome_screen/mac_spoofing]] that sometimes fixes it.</t>
+          <t xml:space="preserve">&lt;h3 id="rtl8723be"&gt;RTL8723BE PCIe Wireless Network Adapter&lt;/h3&gt;
+</t>
         </is>
       </c>
       <c r="C74" t="inlineStr"/>
       <c r="D74" t="inlineStr"/>
       <c r="E74" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F74" t="inlineStr"/>
       <c r="G74" t="inlineStr"/>
       <c r="H74" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr"/>
       <c r="B75" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;h3 id="rtl8723be"&gt;RTL8723BE PCIe Wireless Network Adapter&lt;/h3&gt;
+          <t xml:space="preserve">&lt;!--
+Last updated: 2017-12-24
+--&gt;
 </t>
         </is>
       </c>
       <c r="C75" t="inlineStr"/>
       <c r="D75" t="inlineStr"/>
       <c r="E75" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F75" t="inlineStr"/>
       <c r="G75" t="inlineStr"/>
       <c r="H75" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr"/>
       <c r="B76" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;!--
-Last updated: 2017-12-24
---&gt;
-</t>
+          <t>On some computers with a RTL8723be Wi-Fi adapter, Tails might fail to discover Wi-Fi networks, provide unreliable Wi-Fi connections, or have poor Wi-Fi performance.</t>
         </is>
       </c>
       <c r="C76" t="inlineStr"/>
       <c r="D76" t="inlineStr"/>
       <c r="E76" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F76" t="inlineStr"/>
       <c r="G76" t="inlineStr"/>
       <c r="H76" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr"/>
       <c r="B77" t="inlineStr">
         <is>
-          <t>On some computers with a RTL8723be Wi-Fi adapter, Tails might fail to discover Wi-Fi networks, provide unreliable Wi-Fi connections, or have poor Wi-Fi performance.</t>
+          <t>You can try to [[add the following boot options when starting Tails|doc/advanced_topics/boot_options]] until you find a combination that works for you. The exact combination of options that works depends on the computer:</t>
         </is>
       </c>
       <c r="C77" t="inlineStr"/>
       <c r="D77" t="inlineStr"/>
       <c r="E77" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F77" t="inlineStr"/>
       <c r="G77" t="inlineStr"/>
       <c r="H77" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr"/>
       <c r="B78" t="inlineStr">
         <is>
-          <t>You can try to [[add the following boot options when starting Tails|doc/advanced_topics/boot_options]] until you find a combination that works for you. The exact combination of options that works depends on the computer:</t>
+          <t>&lt;span class="command"&gt;rtl8723be.fwlps=0 rtl8723be.ips=0&lt;/span&gt;</t>
         </is>
       </c>
       <c r="C78" t="inlineStr"/>
       <c r="D78" t="inlineStr"/>
       <c r="E78" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F78" t="inlineStr"/>
       <c r="G78" t="inlineStr"/>
       <c r="H78" t="inlineStr">
         <is>
-          <t>type: Plain text</t>
+          <t>type: Bullet: '- '</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr"/>
       <c r="B79" t="inlineStr">
         <is>
-          <t>&lt;span class="command"&gt;rtl8723be.fwlps=0 rtl8723be.ips=0&lt;/span&gt;</t>
+          <t>&lt;span class="command"&gt;rtl8723be.ant_sel=1&lt;/span&gt;</t>
         </is>
       </c>
       <c r="C79" t="inlineStr"/>
       <c r="D79" t="inlineStr"/>
       <c r="E79" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F79" t="inlineStr"/>
       <c r="G79" t="inlineStr"/>
       <c r="H79" t="inlineStr">
         <is>
           <t>type: Bullet: '- '</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr"/>
       <c r="B80" t="inlineStr">
         <is>
-          <t>&lt;span class="command"&gt;rtl8723be.ant_sel=1&lt;/span&gt;</t>
+          <t>&lt;span class="command"&gt;rtl8723be.ant_sel=2&lt;/span&gt;</t>
         </is>
       </c>
       <c r="C80" t="inlineStr"/>
       <c r="D80" t="inlineStr"/>
       <c r="E80" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F80" t="inlineStr"/>
       <c r="G80" t="inlineStr"/>
       <c r="H80" t="inlineStr">
         <is>
           <t>type: Bullet: '- '</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr"/>
       <c r="B81" t="inlineStr">
         <is>
-          <t>&lt;span class="command"&gt;rtl8723be.ant_sel=2&lt;/span&gt;</t>
+          <t>&lt;span class="command"&gt;rtl8723be.ant_sel=1 rtl8723be.fwlps=0 rtl8723be.ips=0&lt;/span&gt;</t>
         </is>
       </c>
       <c r="C81" t="inlineStr"/>
       <c r="D81" t="inlineStr"/>
       <c r="E81" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F81" t="inlineStr"/>
       <c r="G81" t="inlineStr"/>
       <c r="H81" t="inlineStr">
         <is>
           <t>type: Bullet: '- '</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr"/>
       <c r="B82" t="inlineStr">
         <is>
-          <t>&lt;span class="command"&gt;rtl8723be.ant_sel=1 rtl8723be.fwlps=0 rtl8723be.ips=0&lt;/span&gt;</t>
+          <t>&lt;span class="command"&gt;rtl8723be.ant_sel=2 rtl8723be.fwlps=0 rtl8723be.ips=0&lt;/span&gt;</t>
         </is>
       </c>
       <c r="C82" t="inlineStr"/>
       <c r="D82" t="inlineStr"/>
       <c r="E82" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F82" t="inlineStr"/>
       <c r="G82" t="inlineStr"/>
       <c r="H82" t="inlineStr">
         <is>
           <t>type: Bullet: '- '</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr"/>
       <c r="B83" t="inlineStr">
         <is>
-          <t>&lt;span class="command"&gt;rtl8723be.ant_sel=2 rtl8723be.fwlps=0 rtl8723be.ips=0&lt;/span&gt;</t>
+          <t xml:space="preserve">&lt;h3 id="broadcom-sta-dkms"&gt;Broadcom Wi-Fi network interface needing &lt;code&gt;broadcom-sta-dkms&lt;/code&gt;&lt;/h3&gt;
+</t>
         </is>
       </c>
       <c r="C83" t="inlineStr"/>
       <c r="D83" t="inlineStr"/>
       <c r="E83" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F83" t="inlineStr"/>
       <c r="G83" t="inlineStr"/>
       <c r="H83" t="inlineStr">
         <is>
-          <t>type: Bullet: '- '</t>
+          <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr"/>
       <c r="B84" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;h3 id="broadcom-sta-dkms"&gt;Broadcom Wi-Fi network interface needing &lt;code&gt;broadcom-sta-dkms&lt;/code&gt;&lt;/h3&gt;
+          <t xml:space="preserve">&lt;!--
+Last updated: 2019-01-29
+--&gt;
 </t>
         </is>
       </c>
       <c r="C84" t="inlineStr"/>
       <c r="D84" t="inlineStr"/>
       <c r="E84" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F84" t="inlineStr"/>
       <c r="G84" t="inlineStr"/>
       <c r="H84" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr"/>
       <c r="B85" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;!--
-Last updated: 2019-01-29
---&gt;
-</t>
+          <t>Some Broadcom Wi-Fi interfaces require the [`wl`](https://wiki.debian.org/wl) driver, provided by the `broadcom-sta-dkms` Debian package, to work in Tails.</t>
         </is>
       </c>
       <c r="C85" t="inlineStr"/>
       <c r="D85" t="inlineStr"/>
       <c r="E85" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F85" t="inlineStr"/>
       <c r="G85" t="inlineStr"/>
       <c r="H85" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr"/>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Some Broadcom Wi-Fi interfaces require the [`wl`](https://wiki.debian.org/wl) driver, provided by the `broadcom-sta-dkms` Debian package, to work in Tails.</t>
+          <t>The `wl` driver is not included in Tails because it is proprietary.</t>
         </is>
       </c>
       <c r="C86" t="inlineStr"/>
       <c r="D86" t="inlineStr"/>
       <c r="E86" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F86" t="inlineStr"/>
       <c r="G86" t="inlineStr"/>
       <c r="H86" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr"/>
       <c r="B87" t="inlineStr">
         <is>
-          <t>The `wl` driver is not included in Tails because it is proprietary.</t>
+          <t>Your device requires the `wl` driver if it is in the list of devices supported by the `broadcom-sta-dkms` package on the corresponding [Debian wiki page](https://wiki.debian.org/wl). If you find your device in the list of supported devices, then it is impossible to use your Wi-Fi card in Tails.</t>
         </is>
       </c>
       <c r="C87" t="inlineStr"/>
       <c r="D87" t="inlineStr"/>
       <c r="E87" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F87" t="inlineStr"/>
       <c r="G87" t="inlineStr"/>
       <c r="H87" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr"/>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Your device requires the `wl` driver if it is in the list of devices supported by the `broadcom-sta-dkms` package on the corresponding [Debian wiki page](https://wiki.debian.org/wl). If you find your device in the list of supported devices, then it is impossible to use your Wi-Fi card in Tails.</t>
+          <t xml:space="preserve">&lt;h3 id="broadcom-43602"&gt;Authentication issues with Broadcom 43602&lt;/h3&gt;
+</t>
         </is>
       </c>
       <c r="C88" t="inlineStr"/>
       <c r="D88" t="inlineStr"/>
       <c r="E88" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F88" t="inlineStr"/>
       <c r="G88" t="inlineStr"/>
       <c r="H88" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr"/>
       <c r="B89" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;h3 id="broadcom-43602"&gt;Authentication issues with Broadcom 43602&lt;/h3&gt;
+          <t xml:space="preserve">&lt;!--
+Last updated: 2024-03-28
+--&gt;
 </t>
         </is>
       </c>
       <c r="C89" t="inlineStr"/>
       <c r="D89" t="inlineStr"/>
       <c r="E89" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F89" t="inlineStr"/>
       <c r="G89" t="inlineStr"/>
       <c r="H89" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr"/>
       <c r="B90" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;!--
-Last updated: 2024-03-28
---&gt;
-</t>
+          <t>The Broadcom 43602 Wi-Fi interface asks for the password of Wi-Fi networks in a loop when trying to connect.</t>
         </is>
       </c>
       <c r="C90" t="inlineStr"/>
       <c r="D90" t="inlineStr"/>
       <c r="E90" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F90" t="inlineStr"/>
       <c r="G90" t="inlineStr"/>
       <c r="H90" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr"/>
       <c r="B91" t="inlineStr">
         <is>
-          <t>The Broadcom 43602 Wi-Fi interface asks for the password of Wi-Fi networks in a loop when trying to connect.</t>
+          <t>To fix this, try the following, if you have an iPhone:</t>
         </is>
       </c>
       <c r="C91" t="inlineStr"/>
       <c r="D91" t="inlineStr"/>
       <c r="E91" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F91" t="inlineStr"/>
       <c r="G91" t="inlineStr"/>
       <c r="H91" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr"/>
       <c r="B92" t="inlineStr">
         <is>
-          <t>To fix this, try the following, if you have an iPhone:</t>
+          <t>Start Tails.</t>
         </is>
       </c>
       <c r="C92" t="inlineStr"/>
       <c r="D92" t="inlineStr"/>
       <c r="E92" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F92" t="inlineStr"/>
       <c r="G92" t="inlineStr"/>
       <c r="H92" t="inlineStr">
         <is>
-          <t>type: Plain text</t>
+          <t>type: Bullet: '1. '</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr"/>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Start Tails.</t>
+          <t>Set up a personal Wi-Fi hotspot from your iPhone with the **Maximize Compatibility** option turned on.</t>
         </is>
       </c>
       <c r="C93" t="inlineStr"/>
       <c r="D93" t="inlineStr"/>
       <c r="E93" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F93" t="inlineStr"/>
       <c r="G93" t="inlineStr"/>
       <c r="H93" t="inlineStr">
         <is>
           <t>type: Bullet: '1. '</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr"/>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Set up a personal Wi-Fi hotspot from your iPhone with the **Maximize Compatibility** option turned on.</t>
+          <t>Connect to your personal Wi-Fi hotspot from Tails.</t>
         </is>
       </c>
       <c r="C94" t="inlineStr"/>
       <c r="D94" t="inlineStr"/>
       <c r="E94" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F94" t="inlineStr"/>
       <c r="G94" t="inlineStr"/>
       <c r="H94" t="inlineStr">
         <is>
           <t>type: Bullet: '1. '</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr"/>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Connect to your personal Wi-Fi hotspot from Tails.</t>
+          <t>Disconnect.</t>
         </is>
       </c>
       <c r="C95" t="inlineStr"/>
       <c r="D95" t="inlineStr"/>
       <c r="E95" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F95" t="inlineStr"/>
       <c r="G95" t="inlineStr"/>
       <c r="H95" t="inlineStr">
         <is>
           <t>type: Bullet: '1. '</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr"/>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Disconnect.</t>
+          <t>Connect to any other Wi-Fi network.</t>
         </is>
       </c>
       <c r="C96" t="inlineStr"/>
       <c r="D96" t="inlineStr"/>
       <c r="E96" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F96" t="inlineStr"/>
       <c r="G96" t="inlineStr"/>
       <c r="H96" t="inlineStr">
         <is>
           <t>type: Bullet: '1. '</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr"/>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Connect to any other Wi-Fi network.</t>
+          <t xml:space="preserve">&lt;h3 id="lenovo-legion-y530"&gt;Lenovo Legion Y530&lt;/h3&gt;
+</t>
         </is>
       </c>
       <c r="C97" t="inlineStr"/>
       <c r="D97" t="inlineStr"/>
       <c r="E97" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F97" t="inlineStr"/>
       <c r="G97" t="inlineStr"/>
       <c r="H97" t="inlineStr">
         <is>
-          <t>type: Bullet: '1. '</t>
+          <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr"/>
       <c r="B98" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;h3 id="lenovo-legion-y530"&gt;Lenovo Legion Y530&lt;/h3&gt;
+          <t xml:space="preserve">&lt;!--
+Last updated: 2019-05-10
+--&gt;
 </t>
         </is>
       </c>
       <c r="C98" t="inlineStr"/>
       <c r="D98" t="inlineStr"/>
       <c r="E98" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F98" t="inlineStr"/>
       <c r="G98" t="inlineStr"/>
       <c r="H98" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr"/>
       <c r="B99" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;!--
-Last updated: 2019-05-10
---&gt;
-</t>
+          <t>Wi-Fi adapter does not work.</t>
         </is>
       </c>
       <c r="C99" t="inlineStr"/>
       <c r="D99" t="inlineStr"/>
       <c r="E99" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F99" t="inlineStr"/>
       <c r="G99" t="inlineStr"/>
       <c r="H99" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr"/>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Wi-Fi adapter does not work.</t>
+          <t>To fix this issue, [[add the following boot option when starting Tails|doc/advanced_topics/boot_options]]:</t>
         </is>
       </c>
       <c r="C100" t="inlineStr"/>
       <c r="D100" t="inlineStr"/>
       <c r="E100" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F100" t="inlineStr"/>
       <c r="G100" t="inlineStr"/>
       <c r="H100" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr"/>
       <c r="B101" t="inlineStr">
         <is>
-          <t>To fix this issue, [[add the following boot option when starting Tails|doc/advanced_topics/boot_options]]:</t>
+          <t xml:space="preserve">    modprobe.blacklist=ideapad_laptop
+</t>
         </is>
       </c>
       <c r="C101" t="inlineStr"/>
       <c r="D101" t="inlineStr"/>
       <c r="E101" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F101" t="inlineStr"/>
       <c r="G101" t="inlineStr"/>
       <c r="H101" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr"/>
       <c r="B102" t="inlineStr">
         <is>
-          <t xml:space="preserve">    modprobe.blacklist=ideapad_laptop
-[...3 lines deleted...]
-      <c r="C102" t="inlineStr"/>
+          <t xml:space="preserve">&lt;!--
+</t>
+        </is>
+      </c>
+      <c r="C102" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;!--
+</t>
+        </is>
+      </c>
       <c r="D102" t="inlineStr"/>
       <c r="E102" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F102" t="inlineStr"/>
       <c r="G102" t="inlineStr"/>
       <c r="H102" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr"/>
       <c r="B103" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;!--
-[...8 lines deleted...]
-      </c>
+          <t xml:space="preserve">&lt;h1 id="security-issues"&gt;Security issues&lt;/h1&gt;
+</t>
+        </is>
+      </c>
+      <c r="C103" t="inlineStr"/>
       <c r="D103" t="inlineStr"/>
       <c r="E103" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F103" t="inlineStr"/>
       <c r="G103" t="inlineStr"/>
       <c r="H103" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr"/>
       <c r="B104" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;h1 id="security-issues"&gt;Security issues&lt;/h1&gt;
-</t>
+          <t>Note: If we enable again this section in the future, we should link to it from /doc/anonymous_internet/Tor_Browser#fingerprint.</t>
         </is>
       </c>
       <c r="C104" t="inlineStr"/>
       <c r="D104" t="inlineStr"/>
       <c r="E104" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F104" t="inlineStr"/>
       <c r="G104" t="inlineStr"/>
       <c r="H104" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr"/>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Note: If we enable again this section in the future, we should link to it from /doc/anonymous_internet/Tor_Browser#fingerprint.</t>
+          <t xml:space="preserve">&lt;a id="fingerprint"&gt;&lt;/a&gt;
+</t>
         </is>
       </c>
       <c r="C105" t="inlineStr"/>
       <c r="D105" t="inlineStr"/>
       <c r="E105" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F105" t="inlineStr"/>
       <c r="G105" t="inlineStr"/>
       <c r="H105" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr"/>
       <c r="B106" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;a id="fingerprint"&gt;&lt;/a&gt;
-</t>
+          <t>Browser fingerprint</t>
         </is>
       </c>
       <c r="C106" t="inlineStr"/>
       <c r="D106" t="inlineStr"/>
       <c r="E106" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F106" t="inlineStr"/>
       <c r="G106" t="inlineStr"/>
       <c r="H106" t="inlineStr">
         <is>
-          <t>type: Plain text</t>
+          <t>type: Title =</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr"/>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Browser fingerprint</t>
+          <t>There are known differences between the fingerprints of *Tor Browser* inside and outside of Tails:</t>
         </is>
       </c>
       <c r="C107" t="inlineStr"/>
       <c r="D107" t="inlineStr"/>
       <c r="E107" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F107" t="inlineStr"/>
       <c r="G107" t="inlineStr"/>
       <c r="H107" t="inlineStr">
         <is>
-          <t>type: Title =</t>
+          <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr"/>
       <c r="B108" t="inlineStr">
         <is>
-          <t>There are known differences between the fingerprints of *Tor Browser* inside and outside of Tails:</t>
+          <t>For more detail, see our documentation about the [[fingerprint of *Tor Browser* in Tails|doc/anonymous_internet/Tor_Browser#fingerprint]].</t>
         </is>
       </c>
       <c r="C108" t="inlineStr"/>
       <c r="D108" t="inlineStr"/>
       <c r="E108" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F108" t="inlineStr"/>
       <c r="G108" t="inlineStr"/>
       <c r="H108" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr"/>
       <c r="B109" t="inlineStr">
         <is>
-          <t>For more detail, see our documentation about the [[fingerprint of *Tor Browser* in Tails|doc/anonymous_internet/Tor_Browser#fingerprint]].</t>
-[...2 lines deleted...]
-      <c r="C109" t="inlineStr"/>
+          <t xml:space="preserve">'--&gt;
+</t>
+        </is>
+      </c>
+      <c r="C109" t="inlineStr">
+        <is>
+          <t xml:space="preserve">'--&gt;
+</t>
+        </is>
+      </c>
       <c r="D109" t="inlineStr"/>
       <c r="E109" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F109" t="inlineStr"/>
       <c r="G109" t="inlineStr"/>
       <c r="H109" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr"/>
       <c r="B110" t="inlineStr">
         <is>
-          <t xml:space="preserve">--&gt;
-[...8 lines deleted...]
-      </c>
+          <t xml:space="preserve">&lt;h1 id="hardware"&gt;Other hardware issues&lt;/h1&gt;
+</t>
+        </is>
+      </c>
+      <c r="C110" t="inlineStr"/>
       <c r="D110" t="inlineStr"/>
       <c r="E110" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F110" t="inlineStr"/>
       <c r="G110" t="inlineStr"/>
       <c r="H110" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr"/>
       <c r="B111" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;h1 id="hardware"&gt;Other hardware issues&lt;/h1&gt;
+          <t xml:space="preserve">&lt;h2 id="touchpad-configurations"&gt;Touchpad configurations&lt;/h2&gt;
 </t>
         </is>
       </c>
       <c r="C111" t="inlineStr"/>
       <c r="D111" t="inlineStr"/>
       <c r="E111" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F111" t="inlineStr"/>
       <c r="G111" t="inlineStr"/>
       <c r="H111" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr"/>
       <c r="B112" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;h2 id="touchpad-configurations"&gt;Touchpad configurations&lt;/h2&gt;
+          <t xml:space="preserve">&lt;h3 id="lenovo-ideapad-3-touchpad"&gt;Lenovo IdeaPad 3 Touchpad&lt;/h3&gt;
 </t>
         </is>
       </c>
       <c r="C112" t="inlineStr"/>
       <c r="D112" t="inlineStr"/>
       <c r="E112" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F112" t="inlineStr"/>
       <c r="G112" t="inlineStr"/>
       <c r="H112" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr"/>
       <c r="B113" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;h3 id="lenovo-ideapad-3-touchpad"&gt;Lenovo IdeaPad 3 Touchpad&lt;/h3&gt;
+          <t xml:space="preserve">&lt;!--
+Last updated: 2021-03-26
+--&gt;
 </t>
         </is>
       </c>
       <c r="C113" t="inlineStr"/>
       <c r="D113" t="inlineStr"/>
       <c r="E113" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F113" t="inlineStr"/>
       <c r="G113" t="inlineStr"/>
       <c r="H113" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr"/>
       <c r="B114" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;!--
-Last updated: 2021-03-26
---&gt;
-</t>
+          <t>This touchpad does not work by default. To fix this problem, [[add the following boot option when starting Tails|doc/advanced_topics/boot_options]]:</t>
         </is>
       </c>
       <c r="C114" t="inlineStr"/>
       <c r="D114" t="inlineStr"/>
       <c r="E114" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F114" t="inlineStr"/>
       <c r="G114" t="inlineStr"/>
       <c r="H114" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr"/>
       <c r="B115" t="inlineStr">
         <is>
-          <t>This touchpad does not work by default. To fix this problem, [[add the following boot option when starting Tails|doc/advanced_topics/boot_options]]:</t>
+          <t xml:space="preserve">    pci=nocrs
+</t>
         </is>
       </c>
       <c r="C115" t="inlineStr"/>
       <c r="D115" t="inlineStr"/>
       <c r="E115" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F115" t="inlineStr"/>
       <c r="G115" t="inlineStr"/>
       <c r="H115" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr"/>
       <c r="B116" t="inlineStr">
         <is>
-          <t xml:space="preserve">    pci=nocrs
+          <t xml:space="preserve">&lt;h2 id="lenovo-thinkpad-11e"&gt;Lenovo ThinkPad 11e&lt;/h2&gt;
 </t>
         </is>
       </c>
       <c r="C116" t="inlineStr"/>
       <c r="D116" t="inlineStr"/>
       <c r="E116" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F116" t="inlineStr"/>
       <c r="G116" t="inlineStr"/>
       <c r="H116" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr"/>
       <c r="B117" t="inlineStr">
-        <is>
-[...21 lines deleted...]
-      <c r="B118" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;!--
 Last updated: 2018-03-22
 Specs: https://www.cnet.com/products/lenovo-thinkpad-11e/specs/
 --&gt;
 </t>
         </is>
       </c>
+      <c r="C117" t="inlineStr"/>
+      <c r="D117" t="inlineStr"/>
+      <c r="E117" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F117" t="inlineStr"/>
+      <c r="G117" t="inlineStr"/>
+      <c r="H117" t="inlineStr">
+        <is>
+          <t>type: Plain text</t>
+        </is>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" t="inlineStr"/>
+      <c r="B118" t="inlineStr">
+        <is>
+          <t>Tails might be unstable and stop working regularly on some Lenovo ThinkPad 11e laptops, such as the 2015 model.</t>
+        </is>
+      </c>
       <c r="C118" t="inlineStr"/>
       <c r="D118" t="inlineStr"/>
       <c r="E118" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F118" t="inlineStr"/>
       <c r="G118" t="inlineStr"/>
       <c r="H118" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr"/>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Tails might be unstable and stop working regularly on some Lenovo ThinkPad 11e laptops, such as the 2015 model.</t>
+          <t>To fix this problem, [[add the following boot option when starting Tails|doc/advanced_topics/boot_options]]:</t>
         </is>
       </c>
       <c r="C119" t="inlineStr"/>
       <c r="D119" t="inlineStr"/>
       <c r="E119" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F119" t="inlineStr"/>
       <c r="G119" t="inlineStr"/>
       <c r="H119" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr"/>
       <c r="B120" t="inlineStr">
         <is>
-          <t>To fix this problem, [[add the following boot option when starting Tails|doc/advanced_topics/boot_options]]:</t>
+          <t xml:space="preserve">    intel_idle.max_cstate=1
+</t>
         </is>
       </c>
       <c r="C120" t="inlineStr"/>
       <c r="D120" t="inlineStr"/>
       <c r="E120" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F120" t="inlineStr"/>
       <c r="G120" t="inlineStr"/>
       <c r="H120" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr"/>
       <c r="B121" t="inlineStr">
         <is>
-          <t xml:space="preserve">    intel_idle.max_cstate=1
+          <t xml:space="preserve">&lt;h2 id="usb-gigabyte"&gt;USB devices are not working on some &lt;a href="https://www.gigabyte.com/"&gt;GIGABYTE&lt;/a&gt; motherboards&lt;/h2&gt;
 </t>
         </is>
       </c>
       <c r="C121" t="inlineStr"/>
       <c r="D121" t="inlineStr"/>
       <c r="E121" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F121" t="inlineStr"/>
       <c r="G121" t="inlineStr"/>
       <c r="H121" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr"/>
       <c r="B122" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;h2 id="usb-gigabyte"&gt;USB devices are not working on some &lt;a href="https://www.gigabyte.com/"&gt;GIGABYTE&lt;/a&gt; motherboards&lt;/h2&gt;
+          <t xml:space="preserve">&lt;!--
+Last updated: 2019-06-02
+--&gt;
 </t>
         </is>
       </c>
       <c r="C122" t="inlineStr"/>
       <c r="D122" t="inlineStr"/>
       <c r="E122" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F122" t="inlineStr"/>
       <c r="G122" t="inlineStr"/>
       <c r="H122" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr"/>
       <c r="B123" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;!--
-Last updated: 2019-06-02
---&gt;
-</t>
+          <t>To workaround this issue, you can try to:</t>
         </is>
       </c>
       <c r="C123" t="inlineStr"/>
       <c r="D123" t="inlineStr"/>
       <c r="E123" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F123" t="inlineStr"/>
       <c r="G123" t="inlineStr"/>
       <c r="H123" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr"/>
       <c r="B124" t="inlineStr">
         <is>
-          <t>To workaround this issue, you can try to:</t>
+          <t>Use other USB ports. For example, use USB 2 ports instead of USB 3 ports and vice versa.</t>
         </is>
       </c>
       <c r="C124" t="inlineStr"/>
       <c r="D124" t="inlineStr"/>
       <c r="E124" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F124" t="inlineStr"/>
       <c r="G124" t="inlineStr"/>
       <c r="H124" t="inlineStr">
         <is>
-          <t>type: Plain text</t>
+          <t>type: Bullet: '- '</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr"/>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Use other USB ports. For example, use USB 2 ports instead of USB 3 ports and vice versa.</t>
+          <t>Enable these 3 options in the BIOS</t>
         </is>
       </c>
       <c r="C125" t="inlineStr"/>
       <c r="D125" t="inlineStr"/>
       <c r="E125" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F125" t="inlineStr"/>
       <c r="G125" t="inlineStr"/>
       <c r="H125" t="inlineStr">
         <is>
           <t>type: Bullet: '- '</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr"/>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Enable these 3 options in the BIOS</t>
+          <t>xHCI handoff</t>
         </is>
       </c>
       <c r="C126" t="inlineStr"/>
       <c r="D126" t="inlineStr"/>
       <c r="E126" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F126" t="inlineStr"/>
       <c r="G126" t="inlineStr"/>
       <c r="H126" t="inlineStr">
         <is>
-          <t>type: Bullet: '- '</t>
+          <t>type: Bullet: '  - '</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr"/>
       <c r="B127" t="inlineStr">
         <is>
-          <t>xHCI handoff</t>
+          <t>EHCI handoff</t>
         </is>
       </c>
       <c r="C127" t="inlineStr"/>
       <c r="D127" t="inlineStr"/>
       <c r="E127" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F127" t="inlineStr"/>
       <c r="G127" t="inlineStr"/>
       <c r="H127" t="inlineStr">
         <is>
           <t>type: Bullet: '  - '</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr"/>
       <c r="B128" t="inlineStr">
         <is>
-          <t>EHCI handoff</t>
+          <t>IOMMU controller</t>
         </is>
       </c>
       <c r="C128" t="inlineStr"/>
       <c r="D128" t="inlineStr"/>
       <c r="E128" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F128" t="inlineStr"/>
       <c r="G128" t="inlineStr"/>
       <c r="H128" t="inlineStr">
         <is>
           <t>type: Bullet: '  - '</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr"/>
       <c r="B129" t="inlineStr">
         <is>
-          <t>IOMMU controller</t>
+          <t>[[Add the following boot option when starting Tails|doc/advanced_topics/boot_options]]:</t>
         </is>
       </c>
       <c r="C129" t="inlineStr"/>
       <c r="D129" t="inlineStr"/>
       <c r="E129" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F129" t="inlineStr"/>
       <c r="G129" t="inlineStr"/>
       <c r="H129" t="inlineStr">
         <is>
-          <t>type: Bullet: '  - '</t>
+          <t>type: Bullet: '- '</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr"/>
       <c r="B130" t="inlineStr">
         <is>
-          <t>[[Add the following boot option when starting Tails|doc/advanced_topics/boot_options]]:</t>
+          <t xml:space="preserve">      amd_iommu=on iommu=pt
+</t>
         </is>
       </c>
       <c r="C130" t="inlineStr"/>
       <c r="D130" t="inlineStr"/>
       <c r="E130" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F130" t="inlineStr"/>
       <c r="G130" t="inlineStr"/>
       <c r="H130" t="inlineStr">
         <is>
-          <t>type: Bullet: '- '</t>
+          <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr"/>
       <c r="B131" t="inlineStr">
         <is>
-          <t xml:space="preserve">      amd_iommu=on iommu=pt
-</t>
+          <t>Disable IOMMU in the BIOS then enable it again.</t>
         </is>
       </c>
       <c r="C131" t="inlineStr"/>
       <c r="D131" t="inlineStr"/>
       <c r="E131" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F131" t="inlineStr"/>
       <c r="G131" t="inlineStr"/>
       <c r="H131" t="inlineStr">
         <is>
-          <t>type: Plain text</t>
+          <t>type: Bullet: '- '</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr"/>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Disable IOMMU in the BIOS then enable it again.</t>
+          <t>Some of these workarounds might disable some of the USB ports.</t>
         </is>
       </c>
       <c r="C132" t="inlineStr"/>
       <c r="D132" t="inlineStr"/>
       <c r="E132" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F132" t="inlineStr"/>
       <c r="G132" t="inlineStr"/>
       <c r="H132" t="inlineStr">
         <is>
-          <t>type: Bullet: '- '</t>
+          <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr"/>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Some of these workarounds might disable some of the USB ports.</t>
+          <t xml:space="preserve">&lt;h2 id="graphics-corruption-tor-browser"&gt;Graphics corruption in Tor Browser and Thunderbird&lt;/h2&gt;
+</t>
         </is>
       </c>
       <c r="C133" t="inlineStr"/>
       <c r="D133" t="inlineStr"/>
       <c r="E133" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F133" t="inlineStr"/>
       <c r="G133" t="inlineStr"/>
       <c r="H133" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr"/>
       <c r="B134" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;h2 id="graphics-corruption-tor-browser"&gt;Graphics corruption in Tor Browser and Thunderbird&lt;/h2&gt;
+          <t xml:space="preserve">&lt;!--
+Last updated: 2020-02-22
+--&gt;
 </t>
         </is>
       </c>
       <c r="C134" t="inlineStr"/>
       <c r="D134" t="inlineStr"/>
       <c r="E134" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F134" t="inlineStr"/>
       <c r="G134" t="inlineStr"/>
       <c r="H134" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr"/>
       <c r="B135" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;!--
-Last updated: 2020-02-22
---&gt;
-</t>
+          <t>On some computers, _Tor Browser_ and _Thunderbird_ are displayed incorrectly:</t>
         </is>
       </c>
       <c r="C135" t="inlineStr"/>
       <c r="D135" t="inlineStr"/>
       <c r="E135" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F135" t="inlineStr"/>
       <c r="G135" t="inlineStr"/>
       <c r="H135" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr"/>
       <c r="B136" t="inlineStr">
         <is>
-          <t>On some computers, _Tor Browser_ and _Thunderbird_ are displayed incorrectly:</t>
+          <t>The application window is initially empty and white.</t>
         </is>
       </c>
       <c r="C136" t="inlineStr"/>
       <c r="D136" t="inlineStr"/>
       <c r="E136" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F136" t="inlineStr"/>
       <c r="G136" t="inlineStr"/>
       <c r="H136" t="inlineStr">
         <is>
-          <t>type: Plain text</t>
+          <t>type: Bullet: '- '</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr"/>
       <c r="B137" t="inlineStr">
         <is>
-          <t>The application window is initially empty and white.</t>
+          <t>The icons and menus only appear when hovered by the mouse.</t>
         </is>
       </c>
       <c r="C137" t="inlineStr"/>
       <c r="D137" t="inlineStr"/>
       <c r="E137" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F137" t="inlineStr"/>
       <c r="G137" t="inlineStr"/>
       <c r="H137" t="inlineStr">
         <is>
           <t>type: Bullet: '- '</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr"/>
       <c r="B138" t="inlineStr">
         <is>
-          <t>The icons and menus only appear when hovered by the mouse.</t>
+          <t>The contents of the window is only displayed in stripes when scrolling.</t>
         </is>
       </c>
       <c r="C138" t="inlineStr"/>
       <c r="D138" t="inlineStr"/>
       <c r="E138" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F138" t="inlineStr"/>
       <c r="G138" t="inlineStr"/>
       <c r="H138" t="inlineStr">
         <is>
           <t>type: Bullet: '- '</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr"/>
       <c r="B139" t="inlineStr">
         <is>
-          <t>The contents of the window is only displayed in stripes when scrolling.</t>
+          <t>To workaround this issue, [[add the following boot option when starting Tails|doc/advanced_topics/boot_options]]:</t>
         </is>
       </c>
       <c r="C139" t="inlineStr"/>
       <c r="D139" t="inlineStr"/>
       <c r="E139" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F139" t="inlineStr"/>
       <c r="G139" t="inlineStr"/>
       <c r="H139" t="inlineStr">
         <is>
-          <t>type: Bullet: '- '</t>
+          <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr"/>
       <c r="B140" t="inlineStr">
         <is>
-          <t>To workaround this issue, [[add the following boot option when starting Tails|doc/advanced_topics/boot_options]]:</t>
+          <t xml:space="preserve">    intel_iommu=off
+</t>
         </is>
       </c>
       <c r="C140" t="inlineStr"/>
       <c r="D140" t="inlineStr"/>
       <c r="E140" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F140" t="inlineStr"/>
       <c r="G140" t="inlineStr"/>
       <c r="H140" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr"/>
       <c r="B141" t="inlineStr">
         <is>
-          <t xml:space="preserve">    intel_iommu=off
-</t>
+          <t>This problem affects at least the following computers:</t>
         </is>
       </c>
       <c r="C141" t="inlineStr"/>
       <c r="D141" t="inlineStr"/>
       <c r="E141" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F141" t="inlineStr"/>
       <c r="G141" t="inlineStr"/>
       <c r="H141" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr"/>
       <c r="B142" t="inlineStr">
         <is>
-          <t>This problem affects at least the following computers:</t>
+          <t>MacBookPro11,5</t>
         </is>
       </c>
       <c r="C142" t="inlineStr"/>
       <c r="D142" t="inlineStr"/>
       <c r="E142" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F142" t="inlineStr"/>
       <c r="G142" t="inlineStr"/>
       <c r="H142" t="inlineStr">
         <is>
-          <t>type: Plain text</t>
+          <t>type: Bullet: '- '</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr"/>
       <c r="B143" t="inlineStr">
         <is>
-          <t>MacBookPro11,5</t>
+          <t>Other MacBooks with a Radeon R9 graphics adapter</t>
         </is>
       </c>
       <c r="C143" t="inlineStr"/>
       <c r="D143" t="inlineStr"/>
       <c r="E143" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F143" t="inlineStr"/>
       <c r="G143" t="inlineStr"/>
       <c r="H143" t="inlineStr">
         <is>
           <t>type: Bullet: '- '</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr"/>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Other MacBooks with a Radeon R9 graphics adapter</t>
+          <t xml:space="preserve">&lt;h2 id="acer-swift-3"&gt;Acer Swift 3&lt;/h3&gt;
+</t>
         </is>
       </c>
       <c r="C144" t="inlineStr"/>
       <c r="D144" t="inlineStr"/>
       <c r="E144" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F144" t="inlineStr"/>
       <c r="G144" t="inlineStr"/>
       <c r="H144" t="inlineStr">
         <is>
-          <t>type: Bullet: '- '</t>
+          <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr"/>
       <c r="B145" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;h2 id="acer-swift-3"&gt;Acer Swift 3&lt;/h3&gt;
+          <t xml:space="preserve">&lt;!--
+Last updated: 2020-05-30
+--&gt;
 </t>
         </is>
       </c>
       <c r="C145" t="inlineStr"/>
       <c r="D145" t="inlineStr"/>
       <c r="E145" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F145" t="inlineStr"/>
       <c r="G145" t="inlineStr"/>
       <c r="H145" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr"/>
       <c r="B146" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;!--
-Last updated: 2020-05-30
---&gt;
-</t>
+          <t>In order to allow Tails to use all available memory, start Tails from the *F2 EFI setup* firmware entry.</t>
         </is>
       </c>
       <c r="C146" t="inlineStr"/>
       <c r="D146" t="inlineStr"/>
       <c r="E146" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F146" t="inlineStr"/>
       <c r="G146" t="inlineStr"/>
       <c r="H146" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr"/>
       <c r="B147" t="inlineStr">
         <is>
-          <t>In order to allow Tails to use all available memory, start Tails from the *F2 EFI setup* firmware entry.</t>
+          <t xml:space="preserve">&lt;h2 id="dell-xps-15-7590-nvidia"&gt;Dell XPS 15 7590 with Nvidia graphics card&lt;/h3&gt;
+</t>
         </is>
       </c>
       <c r="C147" t="inlineStr"/>
       <c r="D147" t="inlineStr"/>
       <c r="E147" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F147" t="inlineStr"/>
       <c r="G147" t="inlineStr"/>
       <c r="H147" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr"/>
       <c r="B148" t="inlineStr">
-        <is>
-[...21 lines deleted...]
-      <c r="B149" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;!--
 Last updated: 2023-07-07
 Debian bug: https://bugs.debian.org/1036530
 --&gt;
 </t>
         </is>
       </c>
+      <c r="C148" t="inlineStr"/>
+      <c r="D148" t="inlineStr"/>
+      <c r="E148" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F148" t="inlineStr"/>
+      <c r="G148" t="inlineStr"/>
+      <c r="H148" t="inlineStr">
+        <is>
+          <t>type: Plain text</t>
+        </is>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" t="inlineStr"/>
+      <c r="B149" t="inlineStr">
+        <is>
+          <t>When using the Nvidia card of a Dell XPS 15 7590 laptop, the system may become unresponsive while using Tails.</t>
+        </is>
+      </c>
       <c r="C149" t="inlineStr"/>
       <c r="D149" t="inlineStr"/>
       <c r="E149" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F149" t="inlineStr"/>
       <c r="G149" t="inlineStr"/>
       <c r="H149" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr"/>
       <c r="B150" t="inlineStr">
         <is>
-          <t>When using the Nvidia card of a Dell XPS 15 7590 laptop, the system may become unresponsive while using Tails.</t>
+          <t>To fix this, start Tails with the following [[boot option|doc/advanced_topics/boot_options]]:</t>
         </is>
       </c>
       <c r="C150" t="inlineStr"/>
       <c r="D150" t="inlineStr"/>
       <c r="E150" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F150" t="inlineStr"/>
       <c r="G150" t="inlineStr"/>
       <c r="H150" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr"/>
       <c r="B151" t="inlineStr">
         <is>
-          <t>To fix this, start Tails with the following [[boot option|doc/advanced_topics/boot_options]]:</t>
+          <t xml:space="preserve">    pcie_port_pm=off
+</t>
         </is>
       </c>
       <c r="C151" t="inlineStr"/>
       <c r="D151" t="inlineStr"/>
       <c r="E151" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F151" t="inlineStr"/>
       <c r="G151" t="inlineStr"/>
       <c r="H151" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr"/>
       <c r="B152" t="inlineStr">
         <is>
-          <t xml:space="preserve">    pcie_port_pm=off
+          <t xml:space="preserve">&lt;h1 id="misc"&gt;Other issues&lt;/h1&gt;
 </t>
         </is>
       </c>
       <c r="C152" t="inlineStr"/>
       <c r="D152" t="inlineStr"/>
       <c r="E152" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F152" t="inlineStr"/>
       <c r="G152" t="inlineStr"/>
       <c r="H152" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr"/>
       <c r="B153" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;h1 id="misc"&gt;Other issues&lt;/h1&gt;
+          <t xml:space="preserve">&lt;h2 id="video-memory"&gt;Tails does not erase video memory&lt;/h2&gt;
 </t>
         </is>
       </c>
       <c r="C153" t="inlineStr"/>
       <c r="D153" t="inlineStr"/>
       <c r="E153" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F153" t="inlineStr"/>
       <c r="G153" t="inlineStr"/>
       <c r="H153" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr"/>
       <c r="B154" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;h2 id="video-memory"&gt;Tails does not erase video memory&lt;/h2&gt;
-</t>
+          <t>Tails doesn't erase the [[!wikipedia Video_random-access_memory desc="video memory"]].</t>
         </is>
       </c>
       <c r="C154" t="inlineStr"/>
       <c r="D154" t="inlineStr"/>
       <c r="E154" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F154" t="inlineStr"/>
       <c r="G154" t="inlineStr"/>
       <c r="H154" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr"/>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Tails doesn't erase the [[!wikipedia Video_random-access_memory desc="video memory"]].</t>
+          <t>When you restart your computer after using Tails, it might briefly display the last screen that was displayed in Tails.</t>
         </is>
       </c>
       <c r="C155" t="inlineStr"/>
       <c r="D155" t="inlineStr"/>
       <c r="E155" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F155" t="inlineStr"/>
       <c r="G155" t="inlineStr"/>
       <c r="H155" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr"/>
       <c r="B156" t="inlineStr">
         <is>
-          <t>When you restart your computer after using Tails, it might briefly display the last screen that was displayed in Tails.</t>
+          <t>If you shut down your computer instead of restarting it, the video memory will erase itself automatically after some time.</t>
         </is>
       </c>
       <c r="C156" t="inlineStr"/>
       <c r="D156" t="inlineStr"/>
       <c r="E156" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F156" t="inlineStr"/>
       <c r="G156" t="inlineStr"/>
       <c r="H156" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr"/>
       <c r="B157" t="inlineStr">
         <is>
-          <t>If you shut down your computer instead of restarting it, the video memory will erase itself automatically after some time.</t>
+          <t>See [[!tails_ticket 5356 desc="Erase video memory on shutdown"]].</t>
         </is>
       </c>
       <c r="C157" t="inlineStr"/>
       <c r="D157" t="inlineStr"/>
       <c r="E157" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F157" t="inlineStr"/>
       <c r="G157" t="inlineStr"/>
       <c r="H157" t="inlineStr">
-        <is>
-[...20 lines deleted...]
-      <c r="H158" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>