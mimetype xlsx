--- v0 (2026-03-26)
+++ v1 (2026-06-04)
@@ -832,62 +832,62 @@
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>[[!img install/inc/icons/windows.png link="no" alt=""]]</t>
         </is>
       </c>
       <c r="D15" t="inlineStr"/>
       <c r="E15" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F15" t="inlineStr"/>
       <c r="G15" t="inlineStr"/>
       <c r="H15" t="inlineStr">
         <is>
           <t>type: Content of: &lt;div&gt;&lt;div&gt;</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr"/>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Windows 7</t>
+          <t>Windows 8</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Windows 7</t>
         </is>
       </c>
       <c r="D16" t="inlineStr"/>
       <c r="E16" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F16" t="inlineStr"/>
       <c r="G16" t="inlineStr"/>
       <c r="H16" t="inlineStr">
         <is>
           <t>type: Content of: &lt;div&gt;&lt;div&gt;&lt;p&gt;</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr"/>
       <c r="B17" t="inlineStr">
         <is>
           <t>or later</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>o successivi</t>
         </is>
       </c>
       <c r="D17" t="inlineStr"/>
       <c r="E17" t="inlineStr">
         <is>