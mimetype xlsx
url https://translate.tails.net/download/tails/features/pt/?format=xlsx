--- v0 (2026-02-19)
+++ v1 (2026-08-08)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H51"/>
+  <dimension ref="A1:H50"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>location</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>source</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>target</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -858,950 +858,924 @@
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>[OnionShare](https://onionshare.org/) para compartilhamento anônimo de arquivos</t>
         </is>
       </c>
       <c r="D16" t="inlineStr"/>
       <c r="E16" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F16" t="inlineStr"/>
       <c r="G16" t="inlineStr"/>
       <c r="H16" t="inlineStr">
         <is>
           <t>type: Bullet: '- '</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr"/>
       <c r="B17" t="inlineStr">
         <is>
-          <t>[Thunderbird](https://www.thunderbird.net/) email client with support for OpenPGP and RSS and Atom news feeds ([[More...|doc/anonymous_internet/thunderbird]])</t>
+          <t>[Electrum](https://electrum.org/), an easy-to-use bitcoin client ([[More...|doc/anonymous_internet/electrum]])</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>Cliente de e-mail [Thunderbird](https://www.thunderbird.net/) com suporte para OpenPGP e feeds de notícias RSS e Atom ([[Mais...|doc/anonymous_internet/thunderbird]])</t>
+          <t>[Electrum](https://electrum.org/), um cliente bitcoin fácil de usar ([[Mais...|doc/anonymous_internet/electrum]])</t>
         </is>
       </c>
       <c r="D17" t="inlineStr"/>
       <c r="E17" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F17" t="inlineStr"/>
       <c r="G17" t="inlineStr"/>
       <c r="H17" t="inlineStr">
         <is>
           <t>type: Bullet: '- '</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr"/>
       <c r="B18" t="inlineStr">
         <is>
-          <t>[Electrum](https://electrum.org/), an easy-to-use bitcoin client ([[More...|doc/anonymous_internet/electrum]])</t>
+          <t>[Wget](https://www.gnu.org/software/wget/) and [curl](https://curl.se)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>[Electrum](https://electrum.org/), um cliente bitcoin fácil de usar ([[Mais...|doc/anonymous_internet/electrum]])</t>
+          <t>[Wget](https://www.gnu.org/software/wget/) e [curl](https://curl.se)</t>
         </is>
       </c>
       <c r="D18" t="inlineStr"/>
       <c r="E18" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F18" t="inlineStr"/>
       <c r="G18" t="inlineStr"/>
       <c r="H18" t="inlineStr">
         <is>
           <t>type: Bullet: '- '</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr"/>
       <c r="B19" t="inlineStr">
         <is>
-          <t>[Wget](https://www.gnu.org/software/wget/) and [curl](https://curl.se)</t>
+          <t>Desktop edition</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>[Wget](https://www.gnu.org/software/wget/) e [curl](https://curl.se)</t>
+          <t>Versão "desktop"</t>
         </is>
       </c>
       <c r="D19" t="inlineStr"/>
       <c r="E19" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F19" t="inlineStr"/>
       <c r="G19" t="inlineStr"/>
       <c r="H19" t="inlineStr">
         <is>
-          <t>type: Bullet: '- '</t>
+          <t>type: Title -</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr"/>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Desktop edition</t>
+          <t>[LibreOffice](https://www.libreoffice.org/) ([[More...|doc/sensitive_documents/office_suite]])</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Versão "desktop"</t>
+          <t>[LibreOffice.org](https://www.libreoffice.org/) ([[Mais...|doc/sensitive_documents/office_suite]])</t>
         </is>
       </c>
       <c r="D20" t="inlineStr"/>
       <c r="E20" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F20" t="inlineStr"/>
       <c r="G20" t="inlineStr"/>
       <c r="H20" t="inlineStr">
         <is>
-          <t>type: Title -</t>
+          <t>type: Bullet: '- '</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr"/>
       <c r="B21" t="inlineStr">
         <is>
-          <t>[LibreOffice](https://www.libreoffice.org/) ([[More...|doc/sensitive_documents/office_suite]])</t>
+          <t>[GIMP](https://www.gimp.org/) and [Inkscape](https://inkscape.org/) to edit images ([[More...|doc/sensitive_documents/graphics]])</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>[LibreOffice.org](https://www.libreoffice.org/) ([[Mais...|doc/sensitive_documents/office_suite]])</t>
+          <t>[GIMP](https://www.gimp.org/) e [Inkscape](https://inkscape.org/) para editar imagens ([[Mais...|doc/sensitive_documents/graphics]])</t>
         </is>
       </c>
       <c r="D21" t="inlineStr"/>
       <c r="E21" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F21" t="inlineStr"/>
       <c r="G21" t="inlineStr"/>
       <c r="H21" t="inlineStr">
         <is>
           <t>type: Bullet: '- '</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr"/>
       <c r="B22" t="inlineStr">
         <is>
-          <t>[GIMP](https://www.gimp.org/) and [Inkscape](https://inkscape.org/) to edit images ([[More...|doc/sensitive_documents/graphics]])</t>
+          <t>[GNOME Sound Recorder](https://wiki.gnome.org/Apps/SoundRecorder) for recording sound</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>[GIMP](https://www.gimp.org/) e [Inkscape](https://inkscape.org/) para editar imagens ([[Mais...|doc/sensitive_documents/graphics]])</t>
+          <t>[Gravador de Som GNOME](https://wiki.gnome.org/Apps/SoundRecorder) para gravar som</t>
         </is>
       </c>
       <c r="D22" t="inlineStr"/>
       <c r="E22" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F22" t="inlineStr"/>
       <c r="G22" t="inlineStr"/>
       <c r="H22" t="inlineStr">
         <is>
           <t>type: Bullet: '- '</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr"/>
       <c r="B23" t="inlineStr">
         <is>
-          <t>[GNOME Sound Recorder](https://wiki.gnome.org/Apps/SoundRecorder) for recording sound</t>
+          <t>[Audacity](https://www.audacityteam.org/) for recording and editing sounds ([[More...|doc/sensitive_documents/sound_and_video]])</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>[Gravador de Som GNOME](https://wiki.gnome.org/Apps/SoundRecorder) para gravar som</t>
+          <t>[Audacity](https://www.audacityteam.org/) para gravação e edição de áudio ([[Mais...|doc/sensitive_documents/sound_and_video]])</t>
         </is>
       </c>
       <c r="D23" t="inlineStr"/>
       <c r="E23" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F23" t="inlineStr"/>
       <c r="G23" t="inlineStr"/>
       <c r="H23" t="inlineStr">
         <is>
           <t>type: Bullet: '- '</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr"/>
       <c r="B24" t="inlineStr">
         <is>
-          <t>[Audacity](https://www.audacityteam.org/) for recording and editing sounds ([[More...|doc/sensitive_documents/sound_and_video]])</t>
+          <t>[Document Scanner](https://apps.gnome.org/SimpleScan/) to scan documents</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>[Audacity](https://www.audacityteam.org/) para gravação e edição de áudio ([[Mais...|doc/sensitive_documents/sound_and_video]])</t>
+          <t>[Document Scanner](https://apps.gnome.org/pt/SimpleScan/) para escanear documentos</t>
         </is>
       </c>
       <c r="D24" t="inlineStr"/>
       <c r="E24" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F24" t="inlineStr"/>
       <c r="G24" t="inlineStr"/>
       <c r="H24" t="inlineStr">
         <is>
           <t>type: Bullet: '- '</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr"/>
       <c r="B25" t="inlineStr">
         <is>
-          <t>[Document Scanner](https://apps.gnome.org/SimpleScan/) to scan documents</t>
+          <t>[Brasero](https://wiki.gnome.org/Apps/Brasero) to burn CD/DVDs</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>[Document Scanner](https://apps.gnome.org/pt/SimpleScan/) para escanear documentos</t>
+          <t>[Brasero](https://wiki.gnome.org/Apps/Brasero) para gravar CD/DVDs</t>
         </is>
       </c>
       <c r="D25" t="inlineStr"/>
       <c r="E25" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F25" t="inlineStr"/>
       <c r="G25" t="inlineStr"/>
       <c r="H25" t="inlineStr">
         <is>
           <t>type: Bullet: '- '</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr"/>
       <c r="B26" t="inlineStr">
         <is>
-          <t>[Brasero](https://wiki.gnome.org/Apps/Brasero) to burn CD/DVDs</t>
+          <t>[Sound Juicer](https://wiki.gnome.org/Apps/SoundJuicer) to rip audio CDs</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>[Brasero](https://wiki.gnome.org/Apps/Brasero) para gravar CD/DVDs</t>
+          <t>[Sound Juicer](https://wiki.gnome.org/Apps/SoundJuicer) para extrair áudios de CDs</t>
         </is>
       </c>
       <c r="D26" t="inlineStr"/>
       <c r="E26" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F26" t="inlineStr"/>
       <c r="G26" t="inlineStr"/>
       <c r="H26" t="inlineStr">
         <is>
           <t>type: Bullet: '- '</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr"/>
       <c r="B27" t="inlineStr">
         <is>
-          <t>[Sound Juicer](https://wiki.gnome.org/Apps/SoundJuicer) to rip audio CDs</t>
+          <t>[BookletImposer](http://kjo.herbesfolles.org/bookletimposer/) to convert linear PDF documents into booklets, and vice-versa</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>[Sound Juicer](https://wiki.gnome.org/Apps/SoundJuicer) para extrair áudios de CDs</t>
+          <t>[BookletImposer](http://kjo.herbesfolles.org/bookletimposer/) para converter documentos PDF lineares em livretos, e vice-versa</t>
         </is>
       </c>
       <c r="D27" t="inlineStr"/>
       <c r="E27" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F27" t="inlineStr"/>
       <c r="G27" t="inlineStr"/>
       <c r="H27" t="inlineStr">
         <is>
           <t>type: Bullet: '- '</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr"/>
       <c r="B28" t="inlineStr">
         <is>
-          <t>[BookletImposer](http://kjo.herbesfolles.org/bookletimposer/) to convert linear PDF documents into booklets, and vice-versa</t>
+          <t>Encryption and privacy</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>[BookletImposer](http://kjo.herbesfolles.org/bookletimposer/) para converter documentos PDF lineares em livretos, e vice-versa</t>
+          <t>Criptografia e privacidade</t>
         </is>
       </c>
       <c r="D28" t="inlineStr"/>
       <c r="E28" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F28" t="inlineStr"/>
       <c r="G28" t="inlineStr"/>
       <c r="H28" t="inlineStr">
         <is>
-          <t>type: Bullet: '- '</t>
+          <t>type: Title -</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr"/>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Encryption and privacy</t>
+          <t>Support for both [[!wikipedia Linux_Unified_Key_Setup desc="LUKS"]] and [VeraCrypt](https://veracrypt.fr) encrypted volumes (like USB sticks) ([[More...|doc/encryption_and_privacy/encrypted_volumes]])</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Criptografia e privacidade</t>
+          <t>Suporte para criptografia de dispositivos (como pendrives USB) com [[!wikipedia_pt Linux_Unified_Key_Setup desc="LUKS"]] e [VeraCrypt](https://veracrypt.fr) ([[Mais...|doc/encryption_and_privacy/encrypted_volumes]])</t>
         </is>
       </c>
       <c r="D29" t="inlineStr"/>
       <c r="E29" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F29" t="inlineStr"/>
       <c r="G29" t="inlineStr"/>
       <c r="H29" t="inlineStr">
         <is>
-          <t>type: Title -</t>
+          <t>type: Bullet: '- '</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr"/>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Support for both [[!wikipedia Linux_Unified_Key_Setup desc="LUKS"]] and [VeraCrypt](https://veracrypt.fr) encrypted volumes (like USB sticks) ([[More...|doc/encryption_and_privacy/encrypted_volumes]])</t>
+          <t>[GnuPG](http://gnupg.org/), the GNU implementation of OpenPGP for email and data encryption and signing</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Suporte para criptografia de dispositivos (como pendrives USB) com [[!wikipedia_pt Linux_Unified_Key_Setup desc="LUKS"]] e [VeraCrypt](https://veracrypt.fr) ([[Mais...|doc/encryption_and_privacy/encrypted_volumes]])</t>
+          <t>[GnuPG](https://gnupg.org/), a implementação GNU do OpenPGP para email, criptografia e assinaturas digitais</t>
         </is>
       </c>
       <c r="D30" t="inlineStr"/>
       <c r="E30" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F30" t="inlineStr"/>
       <c r="G30" t="inlineStr"/>
       <c r="H30" t="inlineStr">
         <is>
           <t>type: Bullet: '- '</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr"/>
       <c r="B31" t="inlineStr">
         <is>
-          <t>[GnuPG](http://gnupg.org/), the GNU implementation of OpenPGP for email and data encryption and signing</t>
+          <t>[Kleopatra](https://apps.kde.org/kleopatra/) provides a graphical interface to manage and use GnuPG on text and files</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>[GnuPG](https://gnupg.org/), a implementação GNU do OpenPGP para email, criptografia e assinaturas digitais</t>
+          <t>[Kleopatra](https://apps.kde.org/kleopatra/) fornece uma interface gráfica para administrar e usar GnuPG em textos e arquivos</t>
         </is>
       </c>
       <c r="D31" t="inlineStr"/>
       <c r="E31" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F31" t="inlineStr"/>
       <c r="G31" t="inlineStr"/>
       <c r="H31" t="inlineStr">
         <is>
-          <t>type: Bullet: '- '</t>
+          <t>type: Bullet: '  * '</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr"/>
       <c r="B32" t="inlineStr">
         <is>
-          <t>[Kleopatra](https://apps.kde.org/kleopatra/) provides a graphical interface to manage and use GnuPG on text and files</t>
+          <t>[Thunderbird](https://www.thunderbird.net/) has an integrated OpenPGP feature for encrypted emails</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>[Kleopatra](https://apps.kde.org/kleopatra/) fornece uma interface gráfica para administrar e usar GnuPG em textos e arquivos</t>
+          <t>[Thunderbird](https://www.thunderbird.net/) possui uma funcionalidade OpenPGP integrada para emails criptografados</t>
         </is>
       </c>
       <c r="D32" t="inlineStr"/>
       <c r="E32" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F32" t="inlineStr"/>
       <c r="G32" t="inlineStr"/>
       <c r="H32" t="inlineStr">
         <is>
           <t>type: Bullet: '  * '</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr"/>
       <c r="B33" t="inlineStr">
         <is>
-          <t>[Thunderbird](https://www.thunderbird.net/) has an integrated OpenPGP feature for encrypted emails</t>
+          <t>[GNOME Screen Keyboard](https://help.gnome.org/gnome-help/keyboard-osk.html)  for accessibility and protection against hardware [[!wikipedia Keystroke logging desc="keyloggers"]] ([[More...|doc/first_steps/accessibility#keyboard]])</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>[Thunderbird](https://www.thunderbird.net/) possui uma funcionalidade OpenPGP integrada para emails criptografados</t>
+          <t>[Teclado visual do GNOME](https://help.gnome.org/gnome-help/keyboard-osk.html) para accessibilidade e para se proteger de [[!wikipedia_pt Keylogger desc="captura de digitação"]] ([[Mais...|doc/first_steps/accessibility#keyboard]])</t>
         </is>
       </c>
       <c r="D33" t="inlineStr"/>
       <c r="E33" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F33" t="inlineStr"/>
       <c r="G33" t="inlineStr"/>
       <c r="H33" t="inlineStr">
         <is>
-          <t>type: Bullet: '  * '</t>
+          <t>type: Bullet: '- '</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr"/>
       <c r="B34" t="inlineStr">
         <is>
-          <t>[GNOME Screen Keyboard](https://help.gnome.org/gnome-help/keyboard-osk.html)  for accessibility and protection against hardware [[!wikipedia Keystroke logging desc="keyloggers"]] ([[More...|doc/first_steps/accessibility#keyboard]])</t>
+          <t>[Metadata Cleaner](https://gitlab.com/rmnvgr/metadata-cleaner) and [mat2](https://0xacab.org/jvoisin/mat2) to remove metadata from files ([[More...|doc/sensitive_documents/metadata]])</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>[Teclado visual do GNOME](https://help.gnome.org/users/gnome-help/stable/keyboard-osk.html.pt) para accessibilidade e para se proteger de [[!wikipedia_pt Keylogger desc="captura de digitação"]] ([[Mais...|doc/first_steps/accessibility#keyboard]])</t>
+          <t>[Metadata Cleaner](https://gitlab.com/rmnvgr/metadata-cleaner) e [mat2](https://0xacab.org/jvoisin/mat2) para remover metadados de arquivos ([[Mais...|doc/sensitive_documents/metadata]])</t>
         </is>
       </c>
       <c r="D34" t="inlineStr"/>
       <c r="E34" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F34" t="inlineStr"/>
       <c r="G34" t="inlineStr"/>
       <c r="H34" t="inlineStr">
         <is>
           <t>type: Bullet: '- '</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr"/>
       <c r="B35" t="inlineStr">
         <is>
-          <t>[Metadata Cleaner](https://gitlab.com/rmnvgr/metadata-cleaner) and [mat2](https://0xacab.org/jvoisin/mat2) to remove metadata from files ([[More...|doc/sensitive_documents/metadata]])</t>
+          <t>[GNOME Secrets](https://apps.gnome.org//Secrets/) password manager ([[More...|doc/encryption_and_privacy/manage_passwords]])</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>[Metadata Cleaner](https://gitlab.com/rmnvgr/metadata-cleaner) e [mat2](https://0xacab.org/jvoisin/mat2) para remover metadados de arquivos ([[Mais...|doc/sensitive_documents/metadata]])</t>
+          <t>gerenciador de senhas [GNOME Secrets](https://apps.gnome.org//Secrets/) ([[Mais...|doc/encryption_and_privacy/manage_passwords]])</t>
         </is>
       </c>
       <c r="D35" t="inlineStr"/>
       <c r="E35" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F35" t="inlineStr"/>
       <c r="G35" t="inlineStr"/>
       <c r="H35" t="inlineStr">
         <is>
           <t>type: Bullet: '- '</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr"/>
       <c r="B36" t="inlineStr">
         <is>
-          <t>[KeePassXC](https://keepassxc.org/) password manager ([[More...|doc/encryption_and_privacy/manage_passwords]])</t>
+          <t>[Tesseract OCR](https://tesseract-ocr.github.io/) to convert images containing text into a text document</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>gerenciador de senhas [KeePassXC](https://keepassxc.org/) ([[Mais...|doc/encryption_and_privacy/manage_passwords]])</t>
+          <t>[Tesseract OCR](https://tesseract-ocr.github.io/) para converter imagens contendo texto em documentos de texto</t>
         </is>
       </c>
       <c r="D36" t="inlineStr"/>
       <c r="E36" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F36" t="inlineStr"/>
       <c r="G36" t="inlineStr"/>
       <c r="H36" t="inlineStr">
         <is>
           <t>type: Bullet: '- '</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr"/>
       <c r="B37" t="inlineStr">
         <is>
-          <t>[Tesseract OCR](https://tesseract-ocr.github.io/) to convert images containing text into a text document</t>
+          <t>[FFmpeg](https://ffmpeg.org/) to record and convert audio and video</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>[Tesseract OCR](https://tesseract-ocr.github.io/) para converter imagens contendo texto em documentos de texto</t>
+          <t>[FFmpeg](https://ffmpeg.org/) para gravar e converter áudio e vídeo</t>
         </is>
       </c>
       <c r="D37" t="inlineStr"/>
       <c r="E37" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F37" t="inlineStr"/>
       <c r="G37" t="inlineStr"/>
       <c r="H37" t="inlineStr">
         <is>
           <t>type: Bullet: '- '</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr"/>
       <c r="B38" t="inlineStr">
         <is>
-          <t>[FFmpeg](https://ffmpeg.org/) to record and convert audio and video</t>
+          <t>Additional software</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>[FFmpeg](https://ffmpeg.org/) para gravar e converter áudio e vídeo</t>
+          <t>Programas adicionais</t>
         </is>
       </c>
       <c r="D38" t="inlineStr"/>
       <c r="E38" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F38" t="inlineStr"/>
       <c r="G38" t="inlineStr"/>
       <c r="H38" t="inlineStr">
         <is>
-          <t>type: Bullet: '- '</t>
+          <t>type: Title =</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr"/>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Additional software</t>
+          <t>Additionally, you can install in Tails any other software available in Debian.</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Programas adicionais</t>
+          <t>Além disso, você pode instalar no Tails qualquer outro software que esteja disponível no Debian.</t>
         </is>
       </c>
       <c r="D39" t="inlineStr"/>
       <c r="E39" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F39" t="inlineStr"/>
       <c r="G39" t="inlineStr"/>
       <c r="H39" t="inlineStr">
         <is>
-          <t>type: Title =</t>
+          <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr"/>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Additionally, you can install in Tails any other software available in Debian.</t>
+          <t>To install additional software automatically when starting Tails, use the [[Additional Software|persistent_storage/additional_software]] feature of the Persistent Storage.</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Além disso, você pode instalar no Tails qualquer outro software que esteja disponível no Debian.</t>
+          <t>Para installar programas adicionais ao iniciar o Tails, use a funcionalidade de [[Programas Adicionais|persistent_storage/additional_software]] do armazenamento persistente.</t>
         </is>
       </c>
       <c r="D40" t="inlineStr"/>
       <c r="E40" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F40" t="inlineStr"/>
       <c r="G40" t="inlineStr"/>
       <c r="H40" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr"/>
       <c r="B41" t="inlineStr">
         <is>
-          <t>To install additional software automatically when starting Tails, use the [[Additional Software|persistent_storage/additional_software]] feature of the Persistent Storage.</t>
+          <t>Additional features</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Para installar programas adicionais ao iniciar o Tails, use a funcionalidade de [[Programas Adicionais|persistent_storage/additional_software]] do armazenamento persistente.</t>
+          <t>Funcionalidades adicionais</t>
         </is>
       </c>
       <c r="D41" t="inlineStr"/>
       <c r="E41" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F41" t="inlineStr"/>
       <c r="G41" t="inlineStr"/>
       <c r="H41" t="inlineStr">
         <is>
-          <t>type: Plain text</t>
+          <t>type: Title =</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr"/>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Additional features</t>
+          <t>Automatic mechanism to [[upgrade a USB stick|doc/upgrade]] to newer versions</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Funcionalidades adicionais</t>
+          <t>Mecanismo automático para [[atualizar um pendrive USB|doc/upgrade]] para novas versões</t>
         </is>
       </c>
       <c r="D42" t="inlineStr"/>
       <c r="E42" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F42" t="inlineStr"/>
       <c r="G42" t="inlineStr"/>
       <c r="H42" t="inlineStr">
         <is>
-          <t>type: Title =</t>
+          <t>type: Bullet: '- '</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr"/>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Automatic mechanism to [[upgrade a USB stick|doc/upgrade]] to newer versions</t>
+          <t>64-bit PAE-enabled kernel with NX-bit and SMP support on hardware that supports it</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Mecanismo automático para [[atualizar um pendrive USB|doc/upgrade]] para novas versões</t>
+          <t>Kernel de 64-bits com PAE habilitado e suporte a NX-bit e SMP nos hardwares compatíveis</t>
         </is>
       </c>
       <c r="D43" t="inlineStr"/>
       <c r="E43" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F43" t="inlineStr"/>
       <c r="G43" t="inlineStr"/>
       <c r="H43" t="inlineStr">
         <is>
           <t>type: Bullet: '- '</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr"/>
       <c r="B44" t="inlineStr">
         <is>
-          <t>64-bit PAE-enabled kernel with NX-bit and SMP support on hardware that supports it</t>
+          <t>Some basic [[doc/first_steps/accessibility]] features</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Kernel de 64-bits com PAE habilitado e suporte a NX-bit e SMP nos hardwares compatíveis</t>
+          <t>Algumas funcionalidades básicas de [[acessibilidade|doc/first_steps/accessibility]]</t>
         </is>
       </c>
       <c r="D44" t="inlineStr"/>
       <c r="E44" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F44" t="inlineStr"/>
       <c r="G44" t="inlineStr"/>
       <c r="H44" t="inlineStr">
         <is>
           <t>type: Bullet: '- '</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr"/>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Some basic [[doc/first_steps/accessibility]] features</t>
+          <t>Some [[contribute/design/application_isolation]] with AppArmor</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Algumas funcionalidades básicas de [[acessibilidade|doc/first_steps/accessibility]]</t>
+          <t>Algum [[isolamento de aplicações|contribute/design/application_isolation]] com AppArmor</t>
         </is>
       </c>
       <c r="D45" t="inlineStr"/>
       <c r="E45" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F45" t="inlineStr"/>
       <c r="G45" t="inlineStr"/>
       <c r="H45" t="inlineStr">
         <is>
           <t>type: Bullet: '- '</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr"/>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Some [[contribute/design/application_isolation]] with AppArmor</t>
+          <t>To prevent cold boot attacks and various memory forensics, Tails erases most memory on shutdown and when the boot media is physically removed.</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Algum [[isolamento de aplicações|contribute/design/application_isolation]] com AppArmor</t>
+          <t>Para prevenir ataques do tipo cold-boot e várias técnicas forenses de resgate memória, Tails apaga a maior parte da memória quando o computador é desligado ou quando a mídia de inicialização é fisicamente removida.</t>
         </is>
       </c>
       <c r="D46" t="inlineStr"/>
       <c r="E46" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F46" t="inlineStr"/>
       <c r="G46" t="inlineStr"/>
       <c r="H46" t="inlineStr">
         <is>
           <t>type: Bullet: '- '</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr"/>
       <c r="B47" t="inlineStr">
         <is>
-          <t>To prevent cold boot attacks and various memory forensics, Tails erases most memory on shutdown and when the boot media is physically removed.</t>
+          <t>Multilingual support</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Para prevenir ataques do tipo cold-boot e várias técnicas forenses de resgate memória, Tails apaga a maior parte da memória quando o computador é desligado ou quando a mídia de inicialização é fisicamente removida.</t>
+          <t>Suporte a diferentes idiomas</t>
         </is>
       </c>
       <c r="D47" t="inlineStr"/>
       <c r="E47" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F47" t="inlineStr"/>
       <c r="G47" t="inlineStr"/>
       <c r="H47" t="inlineStr">
         <is>
-          <t>type: Bullet: '- '</t>
+          <t>type: Title =</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr"/>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Multilingual support</t>
+          <t>When starting Tails, you can choose between a large number of languages, including Arabic, English, Farsi, French, German, Hindi, Indonesian, Italian, Portuguese, Russian, Simplified Chinese, Spanish, Turkish, and more.</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Suporte a diferentes idiomas</t>
+          <t>Durante a inicialização do Tails você pode escolher entre um grande número de idiomas, incluindo Alemão, Árabe, Chinês simplificado, Espanhol, Francês, Hindi, Indonésio, Inglês, Italiano, Persa, Português, Russo, Turco e outros.</t>
         </is>
       </c>
       <c r="D48" t="inlineStr"/>
       <c r="E48" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F48" t="inlineStr"/>
       <c r="G48" t="inlineStr"/>
       <c r="H48" t="inlineStr">
         <is>
-          <t>type: Title =</t>
+          <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr"/>
       <c r="B49" t="inlineStr">
         <is>
-          <t>When starting Tails, you can choose between a large number of languages, including Arabic, English, Farsi, French, German, Hindi, Indonesian, Italian, Portuguese, Russian, Simplified Chinese, Spanish, Turkish, and more.</t>
+          <t>If you find an issue using one of these languages, please [[tell us about it|support]].</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Durante a inicialização do Tails você pode escolher entre um grande número de idiomas, incluindo Alemão, Árabe, Chinês simplificado, Espanhol, Francês, Hindi, Indonésio, Inglês, Italiano, Persa, Português, Russo, Turco e outros.</t>
+          <t>Se você encontrar um problema ao usar um desses idiomas, por favor [[nos informe|support]].</t>
         </is>
       </c>
       <c r="D49" t="inlineStr"/>
       <c r="E49" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F49" t="inlineStr"/>
       <c r="G49" t="inlineStr"/>
       <c r="H49" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr"/>
       <c r="B50" t="inlineStr">
         <is>
-          <t>If you find an issue using one of these languages, please [[tell us about it|support]].</t>
+          <t>To make it easier to use Tails in your own language, you can [[help with translations|contribute/how/translate]].</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Se você encontrar um problema ao usar um desses idiomas, por favor [[nos informe|support]].</t>
+          <t>Para facilitar o uso do Tails no seu idioma, você pode [[ajudar com tradução|contribute/how/translate]].</t>
         </is>
       </c>
       <c r="D50" t="inlineStr"/>
       <c r="E50" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F50" t="inlineStr"/>
       <c r="G50" t="inlineStr"/>
       <c r="H50" t="inlineStr">
-        <is>
-[...24 lines deleted...]
-      <c r="H51" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>