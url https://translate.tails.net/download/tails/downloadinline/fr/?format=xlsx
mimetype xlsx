--- v0 (2026-04-03)
+++ v1 (2026-08-08)
@@ -594,88 +594,88 @@
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>[[!img inc/infography/download-from-tails.png link="no" alt=""]]</t>
         </is>
       </c>
       <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F6" t="inlineStr"/>
       <c r="G6" t="inlineStr"/>
       <c r="H6" t="inlineStr">
         <is>
           <t>type: Content of: &lt;div&gt;</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr"/>
       <c r="B7" t="inlineStr">
         <is>
-          <t>&lt;span id="download-img" class="button display-as-inline-block"&gt; &lt;a href="[[!inline pages="inc/stable_amd64_img_url" raw="yes" sort="age"]]"&gt;Download Tails [[!inline pages="inc/stable_amd64_version" raw="yes" sort="age"]] USB image (&lt;span class="remove-extra-space"&gt;[[!inline pages="inc/stable_amd64_img_size" raw="yes" sort="age"]]&lt;/span&gt;)&lt;/a&gt; &lt;/span&gt; &lt;span class="no-js button"&gt; &lt;a href="[[!inline pages="inc/stable_amd64_img_url_https" raw="yes" sort="age"]]"&gt;Download Tails [[!inline pages="inc/stable_amd64_version" raw="yes" sort="age"]] USB image (&lt;span class="remove-extra-space"&gt;[[!inline pages="inc/stable_amd64_img_size" raw="yes" sort="age"]]&lt;/span&gt;)&lt;/a&gt; &lt;/span&gt;</t>
+          <t>&lt;span id="download-img" class="button display-as-inline-block"&gt; &lt;a href="[[!inline pages="inc/stable_amd64_img_url" raw="yes" sort="age"]]"&gt;Download Tails [[!inline pages="inc/stable_amd64_version" raw="yes" sort="age"]] USB image (&lt;span class="remove-extra-space"&gt;[[!inline pages="inc/stable_amd64_img_size" raw="yes" sort="age"]]&lt;/span&gt;)&lt;/a&gt; &lt;/span&gt;</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>&lt;span id="download-img" class="button display-as-inline-block"&gt; &lt;a href="[[!inline pages="inc/stable_amd64_img_url" raw="yes" sort="age"]]"&gt;Télécharger l'image USB de Tails [[!inline pages="inc/stable_amd64_version" raw="yes" sort="age"]] (&lt;span class="remove-extra-space"&gt;[[!inline pages="inc/stable_amd64_img_size" raw="yes" sort="age"]]&lt;/span&gt;)&lt;/a&gt; &lt;/span&gt; &lt;span class="no-js button"&gt; &lt;a href="[[!inline pages="inc/stable_amd64_img_url_https" raw="yes" sort="age"]]"&gt;Télécharger l'image USB de Tails [[!inline pages="inc/stable_amd64_version" raw="yes" sort="age"]] (&lt;span class="remove-extra-space"&gt;[[!inline pages="inc/stable_amd64_img_size" raw="yes" sort="age"]]&lt;/span&gt;)&lt;/a&gt; &lt;/span&gt;</t>
+          <t>&lt;span id="download-img" class="button display-as-inline-block"&gt; &lt;a href="[[!inline pages="inc/stable_amd64_img_url" raw="yes" sort="age"]]"&gt;Télécharger l'image USB de Tails [[!inline pages="inc/stable_amd64_version" raw="yes" sort="age"]] (&lt;span class="remove-extra-space"&gt;[[!inline pages="inc/stable_amd64_img_size" raw="yes" sort="age"]]&lt;/span&gt;)&lt;/a&gt; &lt;/span&gt; &lt;span class="no-js button"&gt; &lt;a href="[[!inline pages="inc/stable_amd64_img_url" raw="yes" sort="age"]]"&gt;Télécharger l'image USB de Tails [[!inline pages="inc/stable_amd64_version" raw="yes" sort="age"]] (&lt;span class="remove-extra-space"&gt;[[!inline pages="inc/stable_amd64_img_size" raw="yes" sort="age"]]&lt;/span&gt;)&lt;/a&gt; &lt;/span&gt;</t>
         </is>
       </c>
       <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F7" t="inlineStr"/>
       <c r="G7" t="inlineStr"/>
       <c r="H7" t="inlineStr">
         <is>
           <t>type: Content of: &lt;div&gt;</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr"/>
       <c r="B8" t="inlineStr">
         <is>
-          <t>&lt;span id="download-iso" class="button display-as-inline-block"&gt; &lt;a href="[[!inline pages="inc/stable_amd64_iso_url" raw="yes" sort="age"]]"&gt;Download Tails [[!inline pages="inc/stable_amd64_version" raw="yes" sort="age"]] ISO image (&lt;span class="remove-extra-space"&gt;[[!inline pages="inc/stable_amd64_iso_size" raw="yes" sort="age"]]&lt;/span&gt;)&lt;/a&gt; &lt;/span&gt; &lt;span class="no-js button"&gt; &lt;a href="[[!inline pages="inc/stable_amd64_iso_url_https" raw="yes" sort="age"]]"&gt;Download Tails [[!inline pages="inc/stable_amd64_version" raw="yes" sort="age"]] ISO image (&lt;span class="remove-extra-space"&gt;[[!inline pages="inc/stable_amd64_iso_size" raw="yes" sort="age"]]&lt;/span&gt;)&lt;/a&gt; &lt;/span&gt;</t>
+          <t>&lt;span id="download-iso" class="button display-as-inline-block"&gt; &lt;a href="[[!inline pages="inc/stable_amd64_iso_url" raw="yes" sort="age"]]"&gt;Download Tails [[!inline pages="inc/stable_amd64_version" raw="yes" sort="age"]] ISO image (&lt;span class="remove-extra-space"&gt;[[!inline pages="inc/stable_amd64_iso_size" raw="yes" sort="age"]]&lt;/span&gt;)&lt;/a&gt; &lt;/span&gt;</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>&lt;span id="download-iso" class="button display-as-inline-block"&gt; &lt;a href="[[!inline pages="inc/stable_amd64_iso_url" raw="yes" sort="age"]]"&gt;Télécharger l'image ISO de Tails [[!inline pages="inc/stable_amd64_version" raw="yes" sort="age"]] (&lt;span class="remove-extra-space"&gt;[[!inline pages="inc/stable_amd64_iso_size" raw="yes" sort="age"]]&lt;/span&gt;)&lt;/a&gt; &lt;/span&gt; &lt;span class="no-js button"&gt; &lt;a href="[[!inline pages="inc/stable_amd64_iso_url_https" raw="yes" sort="age"]]"&gt;Télécharger l'image ISO de Tails [[!inline pages="inc/stable_amd64_version" raw="yes" sort="age"]] (&lt;span class="remove-extra-space"&gt;[[!inline pages="inc/stable_amd64_iso_size" raw="yes" sort="age"]]&lt;/span&gt;)&lt;/a&gt; &lt;/span&gt;</t>
+          <t>&lt;span id="download-iso" class="button display-as-inline-block"&gt; &lt;a href="[[!inline pages="inc/stable_amd64_iso_url" raw="yes" sort="age"]]"&gt;Télécharger l'image ISO de Tails [[!inline pages="inc/stable_amd64_version" raw="yes" sort="age"]] (&lt;span class="remove-extra-space"&gt;[[!inline pages="inc/stable_amd64_iso_size" raw="yes" sort="age"]]&lt;/span&gt;)&lt;/a&gt; &lt;/span&gt; &lt;span class="no-js button"&gt; &lt;a href="[[!inline pages="inc/stable_amd64_iso_url" raw="yes" sort="age"]]"&gt;Télécharger l'image ISO de Tails [[!inline pages="inc/stable_amd64_version" raw="yes" sort="age"]] (&lt;span class="remove-extra-space"&gt;[[!inline pages="inc/stable_amd64_iso_size" raw="yes" sort="age"]]&lt;/span&gt;)&lt;/a&gt; &lt;/span&gt;</t>
         </is>
       </c>
       <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F8" t="inlineStr"/>
       <c r="G8" t="inlineStr"/>
       <c r="H8" t="inlineStr">
         <is>
           <t>type: Content of: &lt;div&gt;</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr"/>
       <c r="B9" t="inlineStr">
         <is>
           <t>Save your download to your usual &lt;i&gt;Downloads&lt;/i&gt; folder and not to the USB stick.</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Enregistrez votre téléchargement dans votre dossier &lt;i&gt;Téléchargements&lt;/i&gt; habituel et pas sur la clé USB.</t>
         </is>
       </c>
       <c r="D9" t="inlineStr"/>
       <c r="E9" t="inlineStr">
         <is>