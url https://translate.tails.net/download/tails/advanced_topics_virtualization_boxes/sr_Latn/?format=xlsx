--- v0 (2025-11-19)
+++ v1 (2026-06-02)
@@ -565,51 +565,51 @@
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;div class="note"&gt;
 </t>
         </is>
       </c>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F5" t="inlineStr"/>
       <c r="G5" t="inlineStr"/>
       <c r="H5" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr"/>
       <c r="B6" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;The following instructions have been tested on Debian 12 (Bookworm).&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;The following instructions have been tested on Debian 13 (Trixie).&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F6" t="inlineStr"/>
       <c r="G6" t="inlineStr"/>
       <c r="H6" t="inlineStr">
         <is>
           <t>type: Plain text</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr"/>
       <c r="B7" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;/div&gt;
 </t>
         </is>
@@ -903,51 +903,51 @@
       <c r="A20" t="inlineStr"/>
       <c r="B20" t="inlineStr">
         <is>
           <t>In the field **Memory**, enter at least 3.0 GB.</t>
         </is>
       </c>
       <c r="C20" t="inlineStr"/>
       <c r="D20" t="inlineStr"/>
       <c r="E20" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F20" t="inlineStr"/>
       <c r="G20" t="inlineStr"/>
       <c r="H20" t="inlineStr">
         <is>
           <t>type: Bullet: '     1. '</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr"/>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Select **Create**.</t>
+          <t>Select the **Create** button.</t>
         </is>
       </c>
       <c r="C21" t="inlineStr"/>
       <c r="D21" t="inlineStr"/>
       <c r="E21" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F21" t="inlineStr"/>
       <c r="G21" t="inlineStr"/>
       <c r="H21" t="inlineStr">
         <is>
           <t>type: Bullet: '  1. '</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>