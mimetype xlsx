--- v0 (2026-02-16)
+++ v1 (2026-04-15)
@@ -464,70 +464,66 @@
       <c r="E1" t="inlineStr">
         <is>
           <t>fuzzy</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>context</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>translator_comments</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>developer_comments</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr"/>
       <c r="B2" t="inlineStr">
         <is>
-          <t>[[System requirements and recommended hardware|about/requirements]]</t>
+          <t>[[System requirements and recommended USB sticks|about/requirements]]</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>[[!traillink Системные_требования|about/requirements]]</t>
         </is>
       </c>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F2" t="inlineStr"/>
-      <c r="G2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G2" t="inlineStr"/>
       <c r="H2" t="inlineStr">
         <is>
           <t>type: Bullet: '- '</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr"/>
       <c r="B3" t="inlineStr">
         <is>
           <t>[[Warnings: Tails is safe but not magic!|about/warnings]]</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>[[!traillink Предупреждения_и_ограничения|about/warning]]</t>
         </is>
       </c>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F3" t="inlineStr"/>